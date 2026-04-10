--- v0 (2025-11-10)
+++ v1 (2026-04-10)
@@ -1,11912 +1,7512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86CC73C1-05FC-468F-9FA0-5D1A1B6EACC9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\Migranci\NSE\Dostawcy Usług\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9B15749-035A-4EB8-8987-40F85A59FC64}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="7788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8076" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Lista instytucji KKZ" sheetId="2" r:id="rId1"/>
+    <sheet name="Arkusz 1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...3 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4239" uniqueCount="3563">
-[...1 lines deleted...]
-    <t>Nazwa podmiotu</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3116" uniqueCount="2351">
+  <si>
+    <t>Link do profilu DU w BUR</t>
+  </si>
+  <si>
+    <t>"Actio" Centrum Terapii Manualnej I Rehabilitacji Dominika Czerwczak</t>
+  </si>
+  <si>
+    <t>Nowodworska</t>
+  </si>
+  <si>
+    <t>Bydgoszcz</t>
+  </si>
+  <si>
+    <t>"Akademia Zdrowia" Izabela Łajs</t>
+  </si>
+  <si>
+    <t>Główna</t>
+  </si>
+  <si>
+    <t>Justynów</t>
+  </si>
+  <si>
+    <t>"Art-Moda" Joanna Sobuś Pracownia Strojów Historycznych I Artystycznych</t>
+  </si>
+  <si>
+    <t>pl. Wolności</t>
+  </si>
+  <si>
+    <t>Rzeszów</t>
+  </si>
+  <si>
+    <t>"Avanti" Przedsiębiorstwo Handlowo-Usługowe Glos-Krawczyk Oktawian; Glos-Krawczyk Alicja</t>
+  </si>
+  <si>
+    <t>Szeptyckiego</t>
+  </si>
+  <si>
+    <t>Żory</t>
+  </si>
+  <si>
+    <t>"Grupa Edukacyjna Aktywne Szkolenia Spółka z ograniczoną odpowiedzialnością"</t>
+  </si>
+  <si>
+    <t>Gabriela Narutowicza 64/</t>
+  </si>
+  <si>
+    <t>Piotrków Trybunalski</t>
+  </si>
+  <si>
+    <t>"Liwona" Sp.z o.o.</t>
+  </si>
+  <si>
+    <t>Rakuszanki</t>
+  </si>
+  <si>
+    <t>Warszawa</t>
+  </si>
+  <si>
+    <t>"NATURAL FLOW" Maja Ławicka</t>
+  </si>
+  <si>
+    <t>Kazimierza Porębskiego</t>
+  </si>
+  <si>
+    <t>Gdańsk</t>
+  </si>
+  <si>
+    <t>"Seka" Spółka Akcyjna</t>
+  </si>
+  <si>
+    <t>Ludwika Michała Paca</t>
+  </si>
+  <si>
+    <t>"Summit" Europejskie Centrum Językowe Agnieszka Pędzimąż</t>
+  </si>
+  <si>
+    <t>Sądecka</t>
+  </si>
+  <si>
+    <t>Rabka-Zdrój</t>
+  </si>
+  <si>
+    <t>1) Agnieszka Cymbaluk English School Szkoła Języków Obcych 2) Quintana Agnieszka Cymbaluk</t>
+  </si>
+  <si>
+    <t>Generała Władysława Sikorskiego</t>
+  </si>
+  <si>
+    <t>Zielona Góra</t>
+  </si>
+  <si>
+    <t>1. 3k Sławomir Sikora 2. Dreamlandia Sławomir Sikora</t>
+  </si>
+  <si>
+    <t>Sanocka</t>
+  </si>
+  <si>
+    <t>Iwanowice Włościańskie</t>
+  </si>
+  <si>
+    <t>21cn Radosław Smilgin</t>
+  </si>
+  <si>
+    <t>Nadwiślańska</t>
+  </si>
+  <si>
+    <t>4GROW Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>PANIEŃSKA</t>
+  </si>
+  <si>
+    <t>5 Elements Coaching - Szymon Jarosławski</t>
+  </si>
+  <si>
+    <t>marsz. Józefa Piłsudskiego</t>
+  </si>
+  <si>
+    <t>Zakopane</t>
+  </si>
+  <si>
+    <t>A.I. Best Solution Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Parkowa</t>
+  </si>
+  <si>
+    <t>Bezrzecze</t>
+  </si>
+  <si>
+    <t>ADN AKADEMIA spółka z ograniczoną odpowiedzialnością spółka komandytowa</t>
+  </si>
+  <si>
+    <t>Grzybowska</t>
+  </si>
+  <si>
+    <t>ADR-Res Aleksandra Pawłucka</t>
+  </si>
+  <si>
+    <t>Staroniwska</t>
+  </si>
+  <si>
+    <t>AEC Design Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Głogowska</t>
+  </si>
+  <si>
+    <t>Agata Kokocińska Ethoplanet</t>
+  </si>
+  <si>
+    <t>Czarnowiec</t>
+  </si>
+  <si>
+    <t>BodyConnection AGATA OLSZEWSKA-SARAPATA</t>
+  </si>
+  <si>
+    <t>Morelowa</t>
   </si>
   <si>
     <t>Kraków</t>
   </si>
   <si>
-    <t>33-100</t>
+    <t>Agencja Kontact Iwona Kozak</t>
+  </si>
+  <si>
+    <t>Ludwika Solskiego</t>
+  </si>
+  <si>
+    <t>Wrocław</t>
+  </si>
+  <si>
+    <t>Agencja Mia Aleksandra Goc</t>
+  </si>
+  <si>
+    <t>Marcina Radockiego</t>
+  </si>
+  <si>
+    <t>Katowice</t>
+  </si>
+  <si>
+    <t>Agile Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>al. Grunwaldzka</t>
+  </si>
+  <si>
+    <t>Agnieszka Gerke FizjoLider</t>
+  </si>
+  <si>
+    <t>Tychowo</t>
+  </si>
+  <si>
+    <t>Agnieszka Grzywnowicz Ośrodek Szkolenia Kierowców ODJAZD</t>
+  </si>
+  <si>
+    <t>Barbarka</t>
+  </si>
+  <si>
+    <t>Agnieszka Nędza Centrum Kształcenia Eureko</t>
+  </si>
+  <si>
+    <t>Władysława Jagiełły, nr</t>
+  </si>
+  <si>
+    <t>Agnieszka Wojtas-Gawor Medical School</t>
+  </si>
+  <si>
+    <t>Lubelska</t>
+  </si>
+  <si>
+    <t>Ajm Oes Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Dąbska</t>
+  </si>
+  <si>
+    <t>AK DESIGN Aleksander Kądziela</t>
+  </si>
+  <si>
+    <t>Rybnicka</t>
+  </si>
+  <si>
+    <t>Gorzyce</t>
+  </si>
+  <si>
+    <t>Akademia Bliżej Natalia Kurzawa</t>
+  </si>
+  <si>
+    <t>Gwarków</t>
+  </si>
+  <si>
+    <t>Rybnik</t>
+  </si>
+  <si>
+    <t>Akademia Górniczo-Hutnicza</t>
+  </si>
+  <si>
+    <t>al. Adama Mickiewicza</t>
+  </si>
+  <si>
+    <t>Akademia Imageendo Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Kościeszów 4 LUB</t>
+  </si>
+  <si>
+    <t>Akademia Kompetencji Adam Kołodziejczyk</t>
+  </si>
+  <si>
+    <t>Osiedle Na Wzgórzach</t>
+  </si>
+  <si>
+    <t>Akademia Kształcenia Kadr Konrad Tagowski</t>
+  </si>
+  <si>
+    <t>Składowa</t>
+  </si>
+  <si>
+    <t>Skierniewice</t>
+  </si>
+  <si>
+    <t>Akademia Kucharska by Sweet Decor Barbara Pach</t>
+  </si>
+  <si>
+    <t>ks. dr. Józefa Knosały</t>
+  </si>
+  <si>
+    <t>Radzionków</t>
+  </si>
+  <si>
+    <t>Akademia Nauki Ewelina Zalewska</t>
+  </si>
+  <si>
+    <t>Spółdzielcza</t>
+  </si>
+  <si>
+    <t>Papowo Toruńskie</t>
+  </si>
+  <si>
+    <t>Akademia Nauki Madison Kamila Kuczaj</t>
+  </si>
+  <si>
+    <t>Jana Pawła II</t>
+  </si>
+  <si>
+    <t>Limanowa</t>
+  </si>
+  <si>
+    <t>Akademia Piękna Centrum Usługowo-Szkoleniowe Monika Łanik</t>
+  </si>
+  <si>
+    <t>Jagiellońska</t>
+  </si>
+  <si>
+    <t>Sanok</t>
+  </si>
+  <si>
+    <t>Akademia Polska</t>
+  </si>
+  <si>
+    <t>Księcia Józefa Poniatowskiego</t>
+  </si>
+  <si>
+    <t>Akademia Pro Studio Magdalena Bąbka, Zbigniew Bąbka Spółka Cywilna</t>
+  </si>
+  <si>
+    <t>Krowoderskich Zuchów</t>
+  </si>
+  <si>
+    <t>Akademia Przedsiębiorcy Wec Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Piotrkowska</t>
+  </si>
+  <si>
+    <t>Łódź</t>
+  </si>
+  <si>
+    <t>Akademia Przedsiębiorczości Mentor Anna Rączkowiak</t>
+  </si>
+  <si>
+    <t>Łukowska</t>
+  </si>
+  <si>
+    <t>Akademia Przedsiębiorczości Sp. Z O.O.</t>
+  </si>
+  <si>
+    <t>Targowa</t>
+  </si>
+  <si>
+    <t>Kielce</t>
+  </si>
+  <si>
+    <t>Akademia Przyszłości Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>pl. Plac 1000-lecia</t>
+  </si>
+  <si>
+    <t>Golub-Dobrzyń</t>
+  </si>
+  <si>
+    <t>Akademia Skilla Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Rozwojowa</t>
   </si>
   <si>
     <t>Tarnów</t>
   </si>
   <si>
-    <t>REDWINGS Sp. z o. o.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">32-043 </t>
+    <t>Akademia Spa Tomasz Tomasik</t>
+  </si>
+  <si>
+    <t>Bernadowska</t>
+  </si>
+  <si>
+    <t>Gdynia</t>
+  </si>
+  <si>
+    <t>Akademia Stylizacji Spółka Jawna Małgorzata Babicz, Paweł Babicz</t>
+  </si>
+  <si>
+    <t>Borsucza</t>
+  </si>
+  <si>
+    <t>Akademia Szkolenia Trenerów Sportu, Turystyki I Rekreacji Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Pigwowa</t>
+  </si>
+  <si>
+    <t>Akademia Szkoleniowa B&amp;K Spółka Jawna S. Kublin M. Laskowski</t>
+  </si>
+  <si>
+    <t>PLEBISCYTOWA</t>
+  </si>
+  <si>
+    <t>Akademia Światłowodowa Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Grabska</t>
+  </si>
+  <si>
+    <t>Niepołomice</t>
+  </si>
+  <si>
+    <t>Akademia WSB</t>
+  </si>
+  <si>
+    <t>Cieplaka</t>
+  </si>
+  <si>
+    <t>Dąbrowa Górnicza</t>
+  </si>
+  <si>
+    <t>Akat Consulting Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>KLECZKOWSKA</t>
+  </si>
+  <si>
+    <t>Akson Ośrodek Kształcenia Medycznego Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Sportowa</t>
+  </si>
+  <si>
+    <t>Milanówek</t>
+  </si>
+  <si>
+    <t>Aldona Stach Salon Kosmetyczny</t>
+  </si>
+  <si>
+    <t>29 Listopada 1/</t>
+  </si>
+  <si>
+    <t>Chrzanów</t>
+  </si>
+  <si>
+    <t>Aleksander Lizak Reha Plus Edukacja</t>
+  </si>
+  <si>
+    <t>Tuchowska</t>
+  </si>
+  <si>
+    <t>Aleksander Liana Point F</t>
+  </si>
+  <si>
+    <t>Francuska</t>
+  </si>
+  <si>
+    <t>Aleksandra Orzeł "Magic" Kursy Języka Angielskiego i Niemieckiego</t>
+  </si>
+  <si>
+    <t>Sobieskiego</t>
+  </si>
+  <si>
+    <t>Wadowice</t>
+  </si>
+  <si>
+    <t>Aleksandra Wingert Perfecto Keratin</t>
+  </si>
+  <si>
+    <t>Winiary</t>
+  </si>
+  <si>
+    <t>Altkom Akademia SA</t>
+  </si>
+  <si>
+    <t>Chłodna</t>
+  </si>
+  <si>
+    <t>ALX Academy Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Jasna</t>
+  </si>
+  <si>
+    <t>Ambit Walder i Walder Spółka Jawna</t>
+  </si>
+  <si>
+    <t>płk. Stanisława Dąbka</t>
+  </si>
+  <si>
+    <t>Ambition Usługi Edukacyjne Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Stanisława Murzynowskiego</t>
+  </si>
+  <si>
+    <t>Olsztyn</t>
+  </si>
+  <si>
+    <t>Amc Przemysław Barszczewski</t>
+  </si>
+  <si>
+    <t>Tadeusza Kościuszki</t>
+  </si>
+  <si>
+    <t>Suwałki</t>
+  </si>
+  <si>
+    <t>AMG Anna Garbat</t>
+  </si>
+  <si>
+    <t>Grunwaldzka</t>
+  </si>
+  <si>
+    <t>Jaworzno</t>
+  </si>
+  <si>
+    <t>Andelu Jędrzej Wróblewski</t>
+  </si>
+  <si>
+    <t>Bnińska</t>
+  </si>
+  <si>
+    <t>Poznań</t>
+  </si>
+  <si>
+    <t>Andrzej Skwara OSK Asior</t>
+  </si>
+  <si>
+    <t>Rzemieślnicza</t>
+  </si>
+  <si>
+    <t>Andrzej Świercz Szkoła Jazdy Wega</t>
+  </si>
+  <si>
+    <t>Grzegórzecka</t>
+  </si>
+  <si>
+    <t>Aneta Florek Wellness Harmony Group</t>
+  </si>
+  <si>
+    <t>Lwowska</t>
+  </si>
+  <si>
+    <t>Nowy Sącz</t>
+  </si>
+  <si>
+    <t>Angitia Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>ul.Grzybowska</t>
+  </si>
+  <si>
+    <t>Anna Gajek Ośrodek Szkolenia Kierowców GAJEK</t>
+  </si>
+  <si>
+    <t>Busko-Zdrój</t>
+  </si>
+  <si>
+    <t>APEXNET Sp. z o.o. Sp. k.</t>
+  </si>
+  <si>
+    <t>Atlasowa</t>
+  </si>
+  <si>
+    <t>Apm Grupa Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Tytusa Chałubińskiego</t>
+  </si>
+  <si>
+    <t>APP Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Przemysłowa</t>
+  </si>
+  <si>
+    <t>Września</t>
+  </si>
+  <si>
+    <t>APS Piotr Olgierd Sułkowski</t>
+  </si>
+  <si>
+    <t>Zamieście</t>
+  </si>
+  <si>
+    <t>ARIS AKADEMIA Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>WIERZBOWA</t>
+  </si>
+  <si>
+    <t>Konin</t>
+  </si>
+  <si>
+    <t>Artezion Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Mikołaja Reja</t>
+  </si>
+  <si>
+    <t>Aske Mariusz Kwapis</t>
+  </si>
+  <si>
+    <t>Władysława Sikorskiego</t>
+  </si>
+  <si>
+    <t>Szczecin</t>
+  </si>
+  <si>
+    <t>Atum Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Aleksandra Ostrowskiego</t>
+  </si>
+  <si>
+    <t>Auto Szkoła Maj Halina Maj</t>
+  </si>
+  <si>
+    <t>1 Maja</t>
+  </si>
+  <si>
+    <t>Sułkowice</t>
+  </si>
+  <si>
+    <t>Auto-Moto-Szkoła Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Śniadeckich</t>
+  </si>
+  <si>
+    <t>AVENHANSEN Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Podłącze</t>
+  </si>
+  <si>
+    <t>Awk Group Artur Kwiador</t>
+  </si>
+  <si>
+    <t>Zwycięstwa</t>
+  </si>
+  <si>
+    <t>Tąpkowice</t>
+  </si>
+  <si>
+    <t>Axon System Paweł Hejduk, Monika Boroń Spółka Cywilna</t>
+  </si>
+  <si>
+    <t>Piłsudskiego</t>
+  </si>
+  <si>
+    <t>Barbara Łatka Centrum Edukacyjne Progress</t>
+  </si>
+  <si>
+    <t>Wincentego Drabika, nr</t>
+  </si>
+  <si>
+    <t>Barbara Puszkarek Beauty And You</t>
+  </si>
+  <si>
+    <t>Perzyce</t>
+  </si>
+  <si>
+    <t>Barbara Sikora HAIRXTEND Poland</t>
+  </si>
+  <si>
+    <t>Sarmacka nr 22A, lok.</t>
+  </si>
+  <si>
+    <t>Barber Academy Ewa Wolaniuk-Klo Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Strzegomska</t>
+  </si>
+  <si>
+    <t>Bardins Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>CYFROWA</t>
+  </si>
+  <si>
+    <t>Bartłomiej Mitera Ośrodek Szkolenia Kierowców MX</t>
+  </si>
+  <si>
+    <t>Gabriela Narutowicza, nr</t>
+  </si>
+  <si>
+    <t>Barwy Umysłu Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Wyszogrodzka</t>
+  </si>
+  <si>
+    <t>BDO SOLUTIONS Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>POSTĘPU</t>
+  </si>
+  <si>
+    <t>Be Fluent Joanna Gorzyńska</t>
+  </si>
+  <si>
+    <t>Józefa Ignacego Kraszewskiego</t>
+  </si>
+  <si>
+    <t>Beata Plewniak-Przesór Szkoła Językowa KEEP-SMILE</t>
+  </si>
+  <si>
+    <t>Słowackiego</t>
+  </si>
+  <si>
+    <t>Brzeszcze</t>
+  </si>
+  <si>
+    <t>Beauty Concept Ewelina Szot</t>
+  </si>
+  <si>
+    <t>Piastów</t>
+  </si>
+  <si>
+    <t>Beauty Group sp. z o.o.</t>
+  </si>
+  <si>
+    <t>JÓZEFOWSKA</t>
+  </si>
+  <si>
+    <t>Behap-Bud S.C. Eugeniusz Winiarski, Piotr Winiarski</t>
+  </si>
+  <si>
+    <t>Trzebinia</t>
+  </si>
+  <si>
+    <t>Bernadeta Kowalik Finance &amp; Investment</t>
+  </si>
+  <si>
+    <t>Długa</t>
+  </si>
+  <si>
+    <t>Kryspinów</t>
+  </si>
+  <si>
+    <t>BEST LINGUA Monika Mazur</t>
+  </si>
+  <si>
+    <t>Reformacka</t>
+  </si>
+  <si>
+    <t>Bezstresowe Szkolenie Kierowców LUZ s.c. Marta Zabiegaj, Rafał Zabiegaj</t>
+  </si>
+  <si>
+    <t>Kawiory</t>
+  </si>
+  <si>
+    <t>Bg Beata Gajewska</t>
+  </si>
+  <si>
+    <t>Szczytowa</t>
+  </si>
+  <si>
+    <t>Lublin</t>
+  </si>
+  <si>
+    <t>BHP &amp; HR Consulting Marlena Błaszak</t>
+  </si>
+  <si>
+    <t>Gdyńska</t>
+  </si>
+  <si>
+    <t>Stargard</t>
+  </si>
+  <si>
+    <t>Białecki Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Bielskie Centrum Szkoleniowe Sylwia Staszewska</t>
+  </si>
+  <si>
+    <t>Konstantego Ildefonsa Gałczyńskiego</t>
+  </si>
+  <si>
+    <t>Bielsko-Biała</t>
+  </si>
+  <si>
+    <t>BIS GROUPS Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Rudzka</t>
+  </si>
+  <si>
+    <t>Biuro Ekspertyz Technicznych i Szkoleń Sławomir Olszowski</t>
+  </si>
+  <si>
+    <t>Mireckiego</t>
+  </si>
+  <si>
+    <t>Radom</t>
+  </si>
+  <si>
+    <t>Biznesowe Centrum Szkoleniowo-Doradcze Tomasz Witek</t>
+  </si>
+  <si>
+    <t>Kościelna</t>
+  </si>
+  <si>
+    <t>Nowy Targ</t>
+  </si>
+  <si>
+    <t>Brilliant Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Graniczna</t>
+  </si>
+  <si>
+    <t>Bibice</t>
+  </si>
+  <si>
+    <t>British Class Jeziorski Spółka Jawna</t>
+  </si>
+  <si>
+    <t>ŚWIĘTOJAŃSKA</t>
+  </si>
+  <si>
+    <t>Broadway Academy Beata Stanisławska</t>
+  </si>
+  <si>
+    <t>Rudolfa Zaręby</t>
+  </si>
+  <si>
+    <t>Tychy</t>
+  </si>
+  <si>
+    <t>Broadway Beauty Żaneta Gortat-Stanisławska</t>
+  </si>
+  <si>
+    <t>ks. Ściegiennego</t>
+  </si>
+  <si>
+    <t>Bsmp Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>pl. Kościuszki</t>
+  </si>
+  <si>
+    <t>Wieliczka</t>
+  </si>
+  <si>
+    <t>Bukal Corporate Training And Translations Szymon Bukal</t>
+  </si>
+  <si>
+    <t>Karola Goduli</t>
+  </si>
+  <si>
+    <t>Ruda Śląska</t>
+  </si>
+  <si>
+    <t>Business Passion Aleksandra Necel­Kozioł</t>
+  </si>
+  <si>
+    <t>Złota</t>
+  </si>
+  <si>
+    <t>Cambridge School of English Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Widok 10 / LU</t>
+  </si>
+  <si>
+    <t>CE2 Centrum Edukacji M. Dziewa E. Tarnas - Szwed Sp. j.</t>
+  </si>
+  <si>
+    <t>Powstania Styczniowego</t>
+  </si>
+  <si>
+    <t>CECERT Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Warecka</t>
+  </si>
+  <si>
+    <t>Centrum "Mentoris" Mateusz Prucnal</t>
+  </si>
+  <si>
+    <t>Stanisława Leszczyńskiego</t>
+  </si>
+  <si>
+    <t>Centrum Doradztwa Biznesowego "Primus" Tomasz Kochańczyk</t>
+  </si>
+  <si>
+    <t>Sygneczów</t>
+  </si>
+  <si>
+    <t>PCDK Group Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Rakowicka</t>
+  </si>
+  <si>
+    <t>Centrum Edukacji Ekspert Andrzej Rzucidło</t>
+  </si>
+  <si>
+    <t>Grażyny</t>
+  </si>
+  <si>
+    <t>Centrum Edukacyjne EUROMA Magdalena Utzig</t>
+  </si>
+  <si>
+    <t>ks. Józefa Meiera</t>
+  </si>
+  <si>
+    <t>Centrum Estetyki Klaudia Studzińska</t>
+  </si>
+  <si>
+    <t>Długa 62, lok</t>
+  </si>
+  <si>
+    <t>Centrum Językowe Scola Monika Burnagiel</t>
+  </si>
+  <si>
+    <t>Aleje Wolności</t>
+  </si>
+  <si>
+    <t>Centrum Kształcenia "Dobra Kadra" Małgorzata Ignaczewska</t>
+  </si>
+  <si>
+    <t>Mokotowska</t>
+  </si>
+  <si>
+    <t>Centrum Kształcenia Specjalistycznego POLBI Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Centrum Kształcenia Zawodowego w Nowym Sączu</t>
+  </si>
+  <si>
+    <t>Ludwika Zamenhofa</t>
+  </si>
+  <si>
+    <t>Centrum Kształcenia Zawodowego Wurbex Bożena Palarczyk-Kłobuch</t>
+  </si>
+  <si>
+    <t>Wojska Polskiego</t>
+  </si>
+  <si>
+    <t>Centrum Medyczne Holy Healthy Katarzyna Śmiełowska</t>
+  </si>
+  <si>
+    <t>Dąbrowskiego</t>
+  </si>
+  <si>
+    <t>Centrum Modelowania Przestrzennego Tomasz Wróblewski</t>
+  </si>
+  <si>
+    <t>Stefana Starzyńskiego, nr</t>
+  </si>
+  <si>
+    <t>Goleniów</t>
+  </si>
+  <si>
+    <t>Centrum Rozliczeń Kancelaria Doradcy Podatkowego Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Iwkowa</t>
+  </si>
+  <si>
+    <t>Centrum Rozwoju Biofeedback Ewa Michałowska</t>
+  </si>
+  <si>
+    <t>Mariana Sengera "Cichego"</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia I Doradztwa "Mentor" Edyta Materowska</t>
+  </si>
+  <si>
+    <t>Stanisława Kadyiego</t>
+  </si>
+  <si>
+    <t>Jasło</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia Zawodowego</t>
+  </si>
+  <si>
+    <t>OPOLSKA</t>
+  </si>
+  <si>
+    <t>Krapkowice</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia Zawodowego Motor - Glob Gruca Spółka Jawna</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia Zawodowego Sp. z o. o.</t>
+  </si>
+  <si>
+    <t>Artura Grottgera</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe bio-mas,Akademia SPA,Masażu i Kosmetyki, Gabinet Odnowy Biologicznej Anna Głuszek</t>
+  </si>
+  <si>
+    <t>Duża</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe Frr Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Świeradowska 43,</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe i Finansowe PERFEKT Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Prezydenta Ignacego Mościckiego</t>
+  </si>
+  <si>
+    <t>Tomaszów Mazowiecki</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe Marcelina Dudek</t>
+  </si>
+  <si>
+    <t>Sienkiewicza</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe MediKos Remigiusz Gołąbek</t>
+  </si>
+  <si>
+    <t>Ofiar Firleja</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe Omega Łukasz Dybała</t>
+  </si>
+  <si>
+    <t>Zakopiańska</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe Progres Jagóra i Nordyński Spółka Jawna</t>
+  </si>
+  <si>
+    <t>Pomorska</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowo - Konferencyjne F.H.U.P. "Wojtar" Wacław Wojdak w Tarnowie</t>
+  </si>
+  <si>
+    <t>Azotowa</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowo-Doradcze AGRAMON s.c.</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleń Kosmetycznych Malowana Lala Monika</t>
+  </si>
+  <si>
+    <t>Towarowa</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleń Zawodowych "Grema" Małgorzata Respekta</t>
+  </si>
+  <si>
+    <t>Piotra Skargi</t>
+  </si>
+  <si>
+    <t>Centrum Usług Szkoleniowych Krzysztof Rzeszutek</t>
+  </si>
+  <si>
+    <t>KOPERNIKA</t>
+  </si>
+  <si>
+    <t>Centrum Wizażu i Stylizacji Rzęs Katarzyna Barth</t>
+  </si>
+  <si>
+    <t>Gwardyjska</t>
+  </si>
+  <si>
+    <t>Centrum Zdrowia Garbary 64 Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Garbary</t>
+  </si>
+  <si>
+    <t>Certo Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Krośnieńska</t>
+  </si>
+  <si>
+    <t>Chefsapiens Rafał Grzegorzek</t>
+  </si>
+  <si>
+    <t>Boczna</t>
+  </si>
+  <si>
+    <t>Szczawno-Zdrój</t>
+  </si>
+  <si>
+    <t>CHRONO-Usługi Kosmetyczne Wiktoria Chronowska</t>
+  </si>
+  <si>
+    <t>Władysława Barbackiego</t>
+  </si>
+  <si>
+    <t>Cleopatra's Secret, Centrum Szkoleń i Doskonalenia Zawodowego - Aleksandra Starewicz, Nazwa Skrócona Centrum Szkoleń i Doskonalenia Zawodowego</t>
+  </si>
+  <si>
+    <t>al. Aleje Jerozolimskie</t>
+  </si>
+  <si>
+    <t>Cloudteam Spółka z o.o.</t>
+  </si>
+  <si>
+    <t>pl. Plac Konesera</t>
+  </si>
+  <si>
+    <t>Coachwise Sp. A.</t>
+  </si>
+  <si>
+    <t>Jana Czeczota</t>
+  </si>
+  <si>
+    <t>Coape Polska Andrzej Kinteh-Kłosiński</t>
+  </si>
+  <si>
+    <t>Codebrainers Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>długa</t>
+  </si>
+  <si>
+    <t>COMARCH SA</t>
+  </si>
+  <si>
+    <t>al. Aleja Jana Pawła II</t>
+  </si>
+  <si>
+    <t>Concret Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Mieszka I</t>
+  </si>
+  <si>
+    <t>Grudziądz</t>
+  </si>
+  <si>
+    <t>CS EDU IDET Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Marszałkowska</t>
+  </si>
+  <si>
+    <t>Cs Edu Idet Tadeusz Ruchlewicz</t>
+  </si>
+  <si>
+    <t>Powstańców Listopadowych</t>
+  </si>
+  <si>
+    <t>CSW TOTEM P.Pysz, E. Szymczyk Spółka jawna</t>
+  </si>
+  <si>
+    <t>Stalowa</t>
+  </si>
+  <si>
+    <t>Chorzów</t>
+  </si>
+  <si>
+    <t>CTE GROUP S.A.</t>
+  </si>
+  <si>
+    <t>75 PUŁKU PIECHOTY</t>
+  </si>
+  <si>
+    <t>Custom-Made Monika Sarapa</t>
+  </si>
+  <si>
+    <t>Michała Kleofasa Ogińskiego, nr 11, lok.</t>
+  </si>
+  <si>
+    <t>Cut House Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Toruń</t>
+  </si>
+  <si>
+    <t>Cybertree Leszek Skocki</t>
+  </si>
+  <si>
+    <t>św. Heleny</t>
+  </si>
+  <si>
+    <t>Cybid Sp. z o.o. Sp. k.</t>
+  </si>
+  <si>
+    <t>Kuźnicy Kołłątajowskiej</t>
+  </si>
+  <si>
+    <t>Daria Kukiełka Arkadia Gabinet kosmetyczny</t>
+  </si>
+  <si>
+    <t>Lipowiecka</t>
+  </si>
+  <si>
+    <t>Płaza</t>
+  </si>
+  <si>
+    <t>Dariusz Biela AST</t>
+  </si>
+  <si>
+    <t>Opolska</t>
+  </si>
+  <si>
+    <t>Dawid Kasolik SYNTONIC</t>
+  </si>
+  <si>
+    <t>Jana III Sobieskiego</t>
+  </si>
+  <si>
+    <t>Kęty</t>
+  </si>
+  <si>
+    <t>Design Of Beauty Izabela Ćwik-Stefańska</t>
+  </si>
+  <si>
+    <t>Komuny Paryskiej</t>
+  </si>
+  <si>
+    <t>Dialexi Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Sosnowa</t>
+  </si>
+  <si>
+    <t>Jeszkowice</t>
+  </si>
+  <si>
+    <t>Diamond Car - Karol Różycki</t>
+  </si>
+  <si>
+    <t>Leżajsk</t>
+  </si>
+  <si>
+    <t>DIBELLA Kinga Kapral</t>
+  </si>
+  <si>
+    <t>Bolesława Orlińskiego, nr 9D, lok.</t>
+  </si>
+  <si>
+    <t>Digital Brand Magdalena Głomska</t>
+  </si>
+  <si>
+    <t>al. Aleja Jana Pawła II, nr 6a, lok.</t>
+  </si>
+  <si>
+    <t>Diligent Szymon Mrózek</t>
+  </si>
+  <si>
+    <t>Kwiatowa</t>
+  </si>
+  <si>
+    <t>Buczkowice</t>
+  </si>
+  <si>
+    <t>Doradcy 365 Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Januszowicka</t>
+  </si>
+  <si>
+    <t>Dorota Pamuła Teraplus</t>
+  </si>
+  <si>
+    <t>Drukarska</t>
+  </si>
+  <si>
+    <t>DRON.EDU.PL - Ośrodek Szkolenia i Egzaminowania Pilotów Dronów</t>
+  </si>
+  <si>
+    <t>Portowa</t>
+  </si>
+  <si>
+    <t>Gliwice</t>
+  </si>
+  <si>
+    <t>Droneland.Pl Szymon Łukasik</t>
+  </si>
+  <si>
+    <t>11 Listopada</t>
+  </si>
+  <si>
+    <t>Dylik Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Żywiecka</t>
+  </si>
+  <si>
+    <t>Dynamic English Language Services Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>MARII SKŁODOWSKIEJ-CURIE 36/ lok.</t>
+  </si>
+  <si>
+    <t>Eagles School Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Struga</t>
+  </si>
+  <si>
+    <t>EC Training Center Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>CIEPŁOWNICZA</t>
+  </si>
+  <si>
+    <t>Edu Consult - Centrum Usług Szkoleniowych</t>
+  </si>
+  <si>
+    <t>al. Tadeusza Rejtana</t>
+  </si>
+  <si>
+    <t>Edu Service Zdzisław Sikora</t>
+  </si>
+  <si>
+    <t>Załęska</t>
+  </si>
+  <si>
+    <t>Educoncept Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Duchnicka</t>
+  </si>
+  <si>
+    <t>Educton Elżbieta Basta</t>
+  </si>
+  <si>
+    <t>Braci Mniejszych, nr 3A, lok.</t>
+  </si>
+  <si>
+    <t>Edueasy Justyna Szewioła</t>
+  </si>
+  <si>
+    <t>pl. Plac Teatralny</t>
+  </si>
+  <si>
+    <t>Zabrze</t>
+  </si>
+  <si>
+    <t>EDU-FARM Magdalena Szczygieł, Michał Mazur Spółka jawna</t>
+  </si>
+  <si>
+    <t>Konradowo</t>
+  </si>
+  <si>
+    <t>EDU-IT Augustyn, Pieprzycki sp.j</t>
+  </si>
+  <si>
+    <t>HETMAŃSKA 62/</t>
+  </si>
+  <si>
+    <t>Ekolhouse Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Henryka Sienkiewicza</t>
+  </si>
+  <si>
+    <t>Ekspert Roman Podłużny</t>
+  </si>
+  <si>
+    <t>Podzamcze</t>
+  </si>
+  <si>
+    <t>Bytów</t>
+  </si>
+  <si>
+    <t>El-Motjan Cempiel</t>
+  </si>
+  <si>
+    <t>Łukasza Górnickiego</t>
+  </si>
+  <si>
+    <t>Oświęcim</t>
+  </si>
+  <si>
+    <t>Elrom Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Sędziwoja</t>
+  </si>
+  <si>
+    <t>Elżbieta Wolińska</t>
+  </si>
+  <si>
+    <t>Osmolice Drugie</t>
+  </si>
+  <si>
+    <t>Emilia Tokarz-Szreniawska Dreams Come True</t>
+  </si>
+  <si>
+    <t>Stryszawa</t>
+  </si>
+  <si>
+    <t>Emm Consulting Mariusz Lasak</t>
+  </si>
+  <si>
+    <t>Klonowa</t>
+  </si>
+  <si>
+    <t>Turawa</t>
+  </si>
+  <si>
+    <t>EMT Systems</t>
+  </si>
+  <si>
+    <t>Bojkowska</t>
+  </si>
+  <si>
+    <t>Enedu Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Mielecka</t>
+  </si>
+  <si>
+    <t>Kolbuszowa Dolna</t>
+  </si>
+  <si>
+    <t>Energia Dla Biznesu Krystyna Żmijewska</t>
+  </si>
+  <si>
+    <t>Warszawska</t>
+  </si>
+  <si>
+    <t>English Colours Group Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>ul.Sienkiewicza</t>
+  </si>
+  <si>
+    <t>Białystok</t>
+  </si>
+  <si>
+    <t>English Language Education dr Marcin Rogalski</t>
+  </si>
+  <si>
+    <t>Ciepła 3a/</t>
+  </si>
+  <si>
+    <t>Eng-Solutions Spółka Cywilna Aldona Łoboda Marek Krawczyk</t>
+  </si>
+  <si>
+    <t>1 Dywizji Pancernej</t>
+  </si>
+  <si>
+    <t>Ernabo Adrian Flak</t>
+  </si>
+  <si>
+    <t>Myszkowska</t>
+  </si>
+  <si>
+    <t>Mysłów</t>
+  </si>
+  <si>
+    <t>Estetyczni Jolanta Gabrysiak</t>
+  </si>
+  <si>
+    <t>Krzysztofa Kamila Baczyńskiego</t>
+  </si>
+  <si>
+    <t>Eugeniusz Winiarski 1. Ośrodek Szkolenia Zawodowego I Kierowców Luz, 2. Behap-Bud Wspólnik Spółki Cywilnej</t>
+  </si>
+  <si>
+    <t>Eurokonsultant Radosław Jaźwiec</t>
+  </si>
+  <si>
+    <t>Eurokreator s.c. Rafał Kunaszyk, Anna Kunaszyk</t>
+  </si>
+  <si>
+    <t>Europejski Instytut Edukacji Engram Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Olimpijska</t>
+  </si>
+  <si>
+    <t>Europejski Instytut Podologiczny Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>POTAŻOWA</t>
+  </si>
+  <si>
+    <t>Europejskie Centrum Ekonomiczne "Prestiż" Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Dolna Panny Marii</t>
+  </si>
+  <si>
+    <t>Ewa Krupska Studium Języka Angielskiego "York" - York School of English</t>
+  </si>
+  <si>
+    <t>Józefa Mackiewicza</t>
+  </si>
+  <si>
+    <t>Ewa Mukoid Instytut Mukoid Komunikacja Dla Rozwoju</t>
+  </si>
+  <si>
+    <t>Kazimierza Pużaka</t>
+  </si>
+  <si>
+    <t>Ewelina Łuczyńska Flow</t>
+  </si>
+  <si>
+    <t>Bydgoska</t>
+  </si>
+  <si>
+    <t>Ewelina Klimaszewska Beautymania</t>
+  </si>
+  <si>
+    <t>Bolesława Orlińskiego</t>
+  </si>
+  <si>
+    <t>Experteam Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Żurawia</t>
+  </si>
+  <si>
+    <t>Expose Sp. z o. o.</t>
+  </si>
+  <si>
+    <t>Skierniewicka</t>
+  </si>
+  <si>
+    <t>F.U.S. Auto Szkoła Luna Agnieszka Greczyn - Malczyk</t>
+  </si>
+  <si>
+    <t>Lipowa</t>
+  </si>
+  <si>
+    <t>Czyżówka</t>
+  </si>
+  <si>
+    <t>Fabryka Biznesu i Finansów Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Słupsk</t>
+  </si>
+  <si>
+    <t>Factory Talent Piotr Nowaczek</t>
+  </si>
+  <si>
+    <t>Aleja Niepodległości</t>
+  </si>
+  <si>
+    <t>Starachowice</t>
+  </si>
+  <si>
+    <t>FHU PROGRES Agnieszka Koziarska-Wilkowiecka</t>
+  </si>
+  <si>
+    <t>Konewka</t>
+  </si>
+  <si>
+    <t>Firma Fastryga Lubow Jankowicz</t>
+  </si>
+  <si>
+    <t>Adama Mickiewicza</t>
+  </si>
+  <si>
+    <t>Tuchów</t>
+  </si>
+  <si>
+    <t>Firma Katarzyna Bielak-Wójtowicz</t>
+  </si>
+  <si>
+    <t>Batalionów Chłopskich</t>
+  </si>
+  <si>
+    <t>Firma Szkoleniowa ZAWODOWY Adam Irzyk</t>
+  </si>
+  <si>
+    <t>Tadeusza Rejtana</t>
+  </si>
+  <si>
+    <t>Firma Usługowa "GROŃ" Adrian Groń</t>
+  </si>
+  <si>
+    <t>Jamnica 212 oraz Jana Długosza</t>
+  </si>
+  <si>
+    <t>Firma Usługowo-Handlowa "Wiraż" Eryk Wojdon</t>
+  </si>
+  <si>
+    <t>Mickiewicza</t>
+  </si>
+  <si>
+    <t>Mielec</t>
+  </si>
+  <si>
+    <t>Firma Usługowo-Szkoleniowa Zawodowy Wiewiórski Konrad</t>
+  </si>
+  <si>
+    <t>Leopolda Węgrzynowicza</t>
+  </si>
+  <si>
+    <t>FIT ACADEMY Michał Moczulski SA</t>
+  </si>
+  <si>
+    <t>l. ALEJE JEROZOLIMSKIE</t>
+  </si>
+  <si>
+    <t>FROG Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Stanisława Sulimy</t>
+  </si>
+  <si>
+    <t>Elbląg</t>
+  </si>
+  <si>
+    <t>Flow Małgorzata Binias-Wilga</t>
+  </si>
+  <si>
+    <t>Powstańców Śląskich</t>
+  </si>
+  <si>
+    <t>Czeladź</t>
+  </si>
+  <si>
+    <t>ForConcept Katarzyna Bawolak-Tokarczyk</t>
+  </si>
+  <si>
+    <t>Narutowicza</t>
+  </si>
+  <si>
+    <t>Fortis Ośrodek Szkoleniowo Seminaryjny Katarzyna Majewska</t>
+  </si>
+  <si>
+    <t>Fractal Natura Spółka z ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>kpt. Stefana Pogonowskiego</t>
+  </si>
+  <si>
+    <t>Frog Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Frsc Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Tyszkiewiczów</t>
+  </si>
+  <si>
+    <t>Fryzjer z pasją. Natalia Borowiecka</t>
+  </si>
+  <si>
+    <t>Łęgowa</t>
+  </si>
+  <si>
+    <t>Fundacja ALTERnacja</t>
+  </si>
+  <si>
+    <t>Kombatantów</t>
+  </si>
+  <si>
+    <t>Fundacja CODE:ME</t>
+  </si>
+  <si>
+    <t>AL. WOJSKA POLSKIEGO, nr</t>
+  </si>
+  <si>
+    <t>Fundacja Edumocni</t>
+  </si>
+  <si>
+    <t>T. Kościuszki</t>
+  </si>
+  <si>
+    <t>Fundacja Leonis</t>
+  </si>
+  <si>
+    <t>Leśna</t>
+  </si>
+  <si>
+    <t>Fundacja Polski Instytut Wsparcia Zawodowego</t>
+  </si>
+  <si>
+    <t>Stanisława Wyspiańskiego</t>
+  </si>
+  <si>
+    <t>Fundacja Promocji Nowej Huty</t>
+  </si>
+  <si>
+    <t>os.Na Wzgórzach</t>
+  </si>
+  <si>
+    <t>Fundacja Rozwoju Kompetencji I Przedsiębiorczości Proaktywni</t>
+  </si>
+  <si>
+    <t>PLAC GEN. WŁADYSŁAWA SIKORSKIEGO</t>
+  </si>
+  <si>
+    <t>Fundacja Vcc</t>
+  </si>
+  <si>
+    <t>Matki Teresy z Kalkuty</t>
+  </si>
+  <si>
+    <t>Fundacja Wiedza Umiejętność Rozwój</t>
+  </si>
+  <si>
+    <t>Węgierska</t>
+  </si>
+  <si>
+    <t>Gorlice</t>
+  </si>
+  <si>
+    <t>Fundacje Polska Szkoła Dendrologii i Arborystyki</t>
+  </si>
+  <si>
+    <t>Cieszyńska</t>
+  </si>
+  <si>
+    <t>Future Consulting Monika Ornal-Olech</t>
+  </si>
+  <si>
+    <t>Agatowa</t>
+  </si>
+  <si>
+    <t>Gama Centrum Szkoleń I Obsługi Projektów Europejskich, J.Kowalik, J. Suczyńska Spółka Cywilna</t>
+  </si>
+  <si>
+    <t>Starodworska 11</t>
+  </si>
+  <si>
+    <t>Gdela Krystyna Akustica.Med</t>
+  </si>
+  <si>
+    <t>Ks. Zbigniewa Bieńkowskiego</t>
+  </si>
+  <si>
+    <t>Biała Podlaska</t>
+  </si>
+  <si>
+    <t>Gerard Szustek</t>
+  </si>
+  <si>
+    <t>Wałbrzych</t>
+  </si>
+  <si>
+    <t>GET TRAINING Cezary Jan Handziuk</t>
+  </si>
+  <si>
+    <t>Tadeusza Kościuszki 58/</t>
+  </si>
+  <si>
+    <t>Global Iwona Brodecka</t>
+  </si>
+  <si>
+    <t>Mochnaniec</t>
+  </si>
+  <si>
+    <t>Global Sport Academy Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Skarbowców</t>
+  </si>
+  <si>
+    <t>Global Wind Consulting Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Kowalska</t>
+  </si>
+  <si>
+    <t>Graitec Sp. Z O.O.</t>
+  </si>
+  <si>
+    <t>Josepha Conrada</t>
+  </si>
+  <si>
+    <t>Grażyna Strączek Krakowski Instytut Rozwoju Edukacji</t>
+  </si>
+  <si>
+    <t>Wielicka</t>
+  </si>
+  <si>
+    <t>Growth Advisors Jacek Piątkowski</t>
+  </si>
+  <si>
+    <t>Półwiejska</t>
+  </si>
+  <si>
+    <t>Grupa Cargo sp. z o.o. sp. k.</t>
+  </si>
+  <si>
+    <t>Karola Darwina</t>
+  </si>
+  <si>
+    <t>Grupa Charter.Pl Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Józefa Piłsudskiego</t>
+  </si>
+  <si>
+    <t>Grupa Doradcza Projekt Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>OSIEDLE ZŁOTEJ JESIENI</t>
+  </si>
+  <si>
+    <t>Grupa Konsultingowo - Usługowa 2000 s.c. Adam Kocon, Marta Kocon</t>
+  </si>
+  <si>
+    <t>Igołomska</t>
+  </si>
+  <si>
+    <t>Grupa Orzeł Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Na Zakolu Wisły</t>
+  </si>
+  <si>
+    <t>Grupa Szkoleniowa SOLBERG Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Powiśle</t>
+  </si>
+  <si>
+    <t>Skoczów</t>
+  </si>
+  <si>
+    <t>Grupa Tisbud Jarosław Gargula</t>
+  </si>
+  <si>
+    <t>Grupa WW Govtech Sp. Z O.O.</t>
+  </si>
+  <si>
+    <t>pl. Pl. Jana Kilińskiego</t>
+  </si>
+  <si>
+    <t>Grupa4BIM sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Królewska</t>
+  </si>
+  <si>
+    <t>Grzegorz Furgał Centrum Usług</t>
+  </si>
+  <si>
+    <t>Zenona Klemensiewicza</t>
+  </si>
+  <si>
+    <t>Grzegorz Trenda Ośrodek Szkolenia Kierowców "Elka"</t>
+  </si>
+  <si>
+    <t>Stanisławy Leszczyńskiej</t>
+  </si>
+  <si>
+    <t>GTW Project Spółka z o.o.</t>
+  </si>
+  <si>
+    <t>Świętej Anny</t>
+  </si>
+  <si>
+    <t>H2B Group Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>ANTONIEGO ABRAHAMA</t>
+  </si>
+  <si>
+    <t>Hair Spa Edu. Jarosław Koc</t>
+  </si>
+  <si>
+    <t>Heleny Piskorskiej</t>
+  </si>
+  <si>
+    <t>Hc Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Władysława Łokietka</t>
+  </si>
+  <si>
+    <t>HDA- Centrum Szkolenia, Doradztwa Finansowego i Biznesu Hubert Durlik</t>
+  </si>
+  <si>
+    <t>Helena Milewska-Cieślewicz Kosmetologia</t>
+  </si>
+  <si>
+    <t>Legionowa</t>
+  </si>
+  <si>
+    <t>Highline Spółka z Ogarniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Wadowicka</t>
+  </si>
+  <si>
+    <t>Holistic Beauty Katarzyna Tlałka-Sochal</t>
+  </si>
+  <si>
+    <t>Jesionowa</t>
+  </si>
+  <si>
+    <t>Zawada</t>
+  </si>
+  <si>
+    <t>Hołek Szkolenia Zawodowe Grzegorz Hołowczak</t>
+  </si>
+  <si>
+    <t>RYNEK, nr</t>
+  </si>
+  <si>
+    <t>Jordanów</t>
+  </si>
+  <si>
+    <t>HR Na Szpilkach Monika Smulewicz</t>
+  </si>
+  <si>
+    <t>Borzymowska</t>
+  </si>
+  <si>
+    <t>HR na Szpilkach Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Piękna</t>
+  </si>
+  <si>
+    <t>Hw Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>św. Jerzego</t>
+  </si>
+  <si>
+    <t>HYBRYDA Katarzyna Wolak</t>
+  </si>
+  <si>
+    <t>Rynek</t>
+  </si>
+  <si>
+    <t>Icode Trust Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Bukowińska</t>
+  </si>
+  <si>
+    <t>Img Iwona Gubernat</t>
+  </si>
+  <si>
+    <t>Fatimska</t>
+  </si>
+  <si>
+    <t>Imperium Szkoleniowe Targosiński Kamil</t>
+  </si>
+  <si>
+    <t>Kraczewicka 19/</t>
+  </si>
+  <si>
+    <t>Poniatowa</t>
+  </si>
+  <si>
+    <t>Infornet.eu Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Żółkiewskiego</t>
+  </si>
+  <si>
+    <t>Ostrów Wielkopolski</t>
+  </si>
+  <si>
+    <t>Infoshare Academy Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>AL. GRUNWALDZKA</t>
+  </si>
+  <si>
+    <t>Inprogress Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Katowicka</t>
+  </si>
+  <si>
+    <t>Inprogress Szkolenia Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Instytut "Amity" - Jacek Morawski</t>
+  </si>
+  <si>
+    <t>Zapłocie</t>
+  </si>
+  <si>
+    <t>Instytut Francuski w Polsce</t>
+  </si>
+  <si>
+    <t>Widok</t>
+  </si>
+  <si>
+    <t>Instytut Piękna Wiktoria Wójcik</t>
+  </si>
+  <si>
+    <t>Wysockiego</t>
+  </si>
+  <si>
+    <t>Częstochowa</t>
+  </si>
+  <si>
+    <t>Instytut Psychologii Biznesu Grzegorz Gustaw</t>
+  </si>
+  <si>
+    <t>Turniejowa</t>
+  </si>
+  <si>
+    <t>Instytut Rozwoju Kompetencji Skeleton Klaudia Jasińska</t>
+  </si>
+  <si>
+    <t>Kamieniec Wrocławski</t>
+  </si>
+  <si>
+    <t>Instytut Szkolenia Ekonomiczno-Prawnego A. Woźniak, R. Bernacki Spółka jawna</t>
+  </si>
+  <si>
+    <t>OZIMSKA 48 lok.</t>
+  </si>
+  <si>
+    <t>Opole</t>
+  </si>
+  <si>
+    <t>Instytut Szkolenia Ślusarski Kalata Spółka Jawna</t>
+  </si>
+  <si>
+    <t>Królowej Jadwigi</t>
+  </si>
+  <si>
+    <t>INTEX Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>INVELION Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Myszków</t>
+  </si>
+  <si>
+    <t>IQ CONSULTING Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Szczecińska</t>
+  </si>
+  <si>
+    <t>Koszalin</t>
+  </si>
+  <si>
+    <t>IT Engineering &amp; Consulting Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Kajkowo</t>
+  </si>
+  <si>
+    <t>Izba Rzemieślnicza, oraz małej i średniej Przedsiębiorczości w Tarnowie</t>
+  </si>
+  <si>
+    <t>Kochanowskiego</t>
+  </si>
+  <si>
+    <t>J.G.Training Jadwiga Gwóźdź</t>
+  </si>
+  <si>
+    <t>Olesińska</t>
+  </si>
+  <si>
+    <t>J.S. Hamilton Poland Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Chwaszczyńska</t>
+  </si>
+  <si>
+    <t>Jacek Rogoziński Budikom - Komputerowe Wspomaganie Projektowania</t>
+  </si>
+  <si>
+    <t>Czechosłowacka</t>
+  </si>
+  <si>
+    <t>Jacek Świderski Ośrodek Szkolenia Kierowców</t>
+  </si>
+  <si>
+    <t>Grabina</t>
+  </si>
+  <si>
+    <t>Zakliczyn</t>
+  </si>
+  <si>
+    <t>Jakub Kasperczak</t>
+  </si>
+  <si>
+    <t>Przełajowa</t>
+  </si>
+  <si>
+    <t>Jakub Śliwak</t>
+  </si>
+  <si>
+    <t>Bagrowa</t>
+  </si>
+  <si>
+    <t>Jakub Użytczuk J-Cob</t>
+  </si>
+  <si>
+    <t>Bartosza Głowackiego</t>
+  </si>
+  <si>
+    <t>Grojec</t>
+  </si>
+  <si>
+    <t>Jan Kłos TIP Auto Szkoła</t>
+  </si>
+  <si>
+    <t>Osiedle Jagiellońskie</t>
+  </si>
+  <si>
+    <t>Jan Wrzodek Ośrodek Szkolenia Kierowców "Codex"</t>
+  </si>
+  <si>
+    <t>os. Oświecenia</t>
+  </si>
+  <si>
+    <t>Jantar Ośrodek Szkolenia Kierowców Dominika Krawiec</t>
+  </si>
+  <si>
+    <t>Basztowa</t>
+  </si>
+  <si>
+    <t>Jaro-Trans Jaromir Halemba</t>
+  </si>
+  <si>
+    <t>Polna, nr</t>
+  </si>
+  <si>
+    <t>Jd Justyna Dadał</t>
+  </si>
+  <si>
+    <t>Słopnice</t>
+  </si>
+  <si>
+    <t>Jerzy Wojtanowicz Szkoła Samochodowa Autotest</t>
+  </si>
+  <si>
+    <t>gen. Mariana Kukiela</t>
+  </si>
+  <si>
+    <t>Joanna Kominiak Pracownia Idei</t>
+  </si>
+  <si>
+    <t>Jasienica</t>
+  </si>
+  <si>
+    <t>Jolanta Pawlik-Rusek Szkolenia Za Miastem</t>
+  </si>
+  <si>
+    <t>Przybysławice</t>
+  </si>
+  <si>
+    <t>Józef Krawczyk Ośrodek Szkolenia "Kramex"</t>
+  </si>
+  <si>
+    <t>ul Mikołaja Kopernika</t>
+  </si>
+  <si>
+    <t>JPB Centrum Kształcenia Ustawicznego Dorota Bączkowska</t>
+  </si>
+  <si>
+    <t>Aleja Jerzego Waszyngtona</t>
+  </si>
+  <si>
+    <t>Justyna Rembiasz Nail Academy</t>
+  </si>
+  <si>
+    <t>Zaułek</t>
+  </si>
+  <si>
+    <t>K&amp;K Kamil Bałys</t>
+  </si>
+  <si>
+    <t>Kaniów</t>
+  </si>
+  <si>
+    <t>Bachowice</t>
+  </si>
+  <si>
+    <t>K8 Katarzyna Wojtasińska</t>
+  </si>
+  <si>
+    <t>Kamiflora Arte Forte Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Kamil Wiśniewski Greencherry Architecture Spółka Komandytowo-Akcyjna</t>
+  </si>
+  <si>
+    <t>Grabiszyńska</t>
+  </si>
+  <si>
+    <t>Kancelaria Usług Dotacyjno-Szkoleniowych Małgorzata Ignerowicz</t>
+  </si>
+  <si>
+    <t>Wielka Wola</t>
+  </si>
+  <si>
+    <t>Paradyż</t>
+  </si>
+  <si>
+    <t>Karol Czarnecki</t>
+  </si>
+  <si>
+    <t>Floriańska</t>
+  </si>
+  <si>
+    <t>Karol Peszt Ośrodek Szkolenia Kierowców</t>
+  </si>
+  <si>
+    <t>Topolowa</t>
+  </si>
+  <si>
+    <t>Karol Sitarz FIZJOACTIV</t>
+  </si>
+  <si>
+    <t>Krochmalna</t>
+  </si>
+  <si>
+    <t>Karolina Kolańska Twoje Gastro</t>
+  </si>
+  <si>
+    <t>Srebrnogórska</t>
+  </si>
+  <si>
+    <t>Katarzyna Marchacz Bioskin</t>
+  </si>
+  <si>
+    <t>al. Aleje Wolności</t>
+  </si>
+  <si>
+    <t>Katarzyna Muszyńska Centrum Szkoleniowe Mucha</t>
+  </si>
+  <si>
+    <t>os. Złotego Wieku</t>
+  </si>
+  <si>
+    <t>Katarzyna Stypulska-Trybulec Slow Fashion Cafe</t>
+  </si>
+  <si>
+    <t>Kalwaryjska</t>
+  </si>
+  <si>
+    <t>Kbb Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Klad Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Twarda</t>
+  </si>
+  <si>
+    <t>Kłunduk Grzegorz 1. Przedsiębiorstwo Konsultingowe Agm 2. Usługi Auditorskie</t>
+  </si>
+  <si>
+    <t>Morcinka</t>
+  </si>
+  <si>
+    <t>Zbrosławice</t>
+  </si>
+  <si>
+    <t>KOBRA Nauka Jazdy I Autoserwis Dariusz Szczepański</t>
+  </si>
+  <si>
+    <t>al. Piastów</t>
+  </si>
+  <si>
+    <t>Kompetea Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Ludwika Rydygiera</t>
+  </si>
+  <si>
+    <t>Kompleksowe Usługi Kamila Sanok</t>
+  </si>
+  <si>
+    <t>Wschodnia, nr</t>
+  </si>
+  <si>
+    <t>Gniezno</t>
+  </si>
+  <si>
+    <t>Konsorcjum Naukowo - Edukacyjne SA</t>
+  </si>
+  <si>
+    <t>KORYCKI &amp; GRACZYK CONSULTING GROUP Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Fabryczna</t>
+  </si>
+  <si>
+    <t>Kosmetologia Profesjonalna Karolina Maturska</t>
+  </si>
+  <si>
+    <t>Polskiego Czerwonego Krzyża</t>
+  </si>
+  <si>
+    <t>Mysłowice</t>
+  </si>
+  <si>
+    <t>Krakowska Akademia Kosmetyczna Rycerz Anna</t>
+  </si>
+  <si>
+    <t>Półkole</t>
+  </si>
+  <si>
+    <t>Krakowska Grupa Inwestycyjna Foxkrak, Monika Kamycka-Bogocz</t>
+  </si>
+  <si>
+    <t>Poznańska</t>
+  </si>
+  <si>
+    <t>Krakowski Ośrodek Szkoleniowo-Doradczy "SEMEKS" Barbara Leśkiewicz-Rzeszutek</t>
+  </si>
+  <si>
+    <t>Bonarka</t>
+  </si>
+  <si>
+    <t>Krzysztof Murzyn Auto Szkoła "Murzynek"</t>
+  </si>
+  <si>
+    <t>Tokarnia</t>
+  </si>
+  <si>
+    <t>Krzysztof Niklewicz Ośrodek Szkolenia Kierowców ,,L-Max''</t>
+  </si>
+  <si>
+    <t>Starowiejska</t>
+  </si>
+  <si>
+    <t>Mszana Dolna</t>
+  </si>
+  <si>
+    <t>Krzysztof Pytel Szkolenia-Biznes</t>
+  </si>
+  <si>
+    <t>Borowa Góra</t>
+  </si>
+  <si>
+    <t>L &amp; E Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Witkacego</t>
+  </si>
+  <si>
+    <t>La Rose Agnieszka Szafarczyk</t>
+  </si>
+  <si>
+    <t>Andrzeja</t>
+  </si>
+  <si>
+    <t>La Soleil Monika Piecuch</t>
+  </si>
+  <si>
+    <t>Gutowo</t>
+  </si>
+  <si>
+    <t>La Symetrie Katarzyna Lach-Menet</t>
+  </si>
+  <si>
+    <t>Boleń</t>
+  </si>
+  <si>
+    <t>Laurus- Wawrzyniec Pauch</t>
+  </si>
+  <si>
+    <t>Plac Bohaterów</t>
+  </si>
+  <si>
+    <t>LEADER SCHOOL Magdalena Sanecka</t>
+  </si>
+  <si>
+    <t>Akacjowa</t>
+  </si>
+  <si>
+    <t>Learn It Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Konduktorska</t>
+  </si>
+  <si>
+    <t>Leszek Wiśniewski Soma Group</t>
+  </si>
+  <si>
+    <t>Wielopole</t>
+  </si>
+  <si>
+    <t>Leszek Zawlocki Grupa Active Change</t>
+  </si>
+  <si>
+    <t>Powroźnicza</t>
+  </si>
+  <si>
+    <t>Lideruj Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Ludwika Waryńskiego</t>
+  </si>
+  <si>
+    <t>LilArt Usługi Szkolenia LILIA KUCEŁ</t>
+  </si>
+  <si>
+    <t>Lelewela</t>
+  </si>
+  <si>
+    <t>Lingua House Szkoła Języków Obcych Coaching &amp; Training House Beata Omastka</t>
+  </si>
+  <si>
+    <t>Gliwicka</t>
+  </si>
+  <si>
+    <t>Litwiński Transport - Sprzęt - Budownictwo Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>św. Krzysztofa</t>
+  </si>
+  <si>
+    <t>Tęgoborze</t>
+  </si>
+  <si>
+    <t>Looksus Lashes Patrycja Stanik</t>
+  </si>
+  <si>
+    <t>al. Aleja Wojciecha Korfantego</t>
+  </si>
+  <si>
+    <t>Ludmiła Petrenko "Świat Kobiet"</t>
+  </si>
+  <si>
+    <t>Józefitów</t>
+  </si>
+  <si>
+    <t>Łętowski Consulting Szkolenia, Doradztwo, Rozwój Mateusz Łętowski</t>
+  </si>
+  <si>
+    <t>Stanisława Staszica</t>
+  </si>
+  <si>
+    <t>Łucja Falfus Face2face</t>
+  </si>
+  <si>
+    <t>Żwirki i Wigury</t>
+  </si>
+  <si>
+    <t>M&amp;L Imperial Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Maciej Łomnicki</t>
+  </si>
+  <si>
+    <t>Wizjonerów</t>
+  </si>
+  <si>
+    <t>Make­Up Club Klaudia Kłos</t>
+  </si>
+  <si>
+    <t>Wilsona</t>
+  </si>
+  <si>
+    <t>Makowski Artur Ośrodek Szkolenia Kierowców "Makart"</t>
+  </si>
+  <si>
+    <t>Krakowska</t>
+  </si>
+  <si>
+    <t>Małopolska Izba Rzemiosła i Przedsiębiorczości</t>
+  </si>
+  <si>
+    <t>św. Anny</t>
+  </si>
+  <si>
+    <t>Małopolska Uczelnia Państwowa</t>
+  </si>
+  <si>
+    <t>Maksymiliana Kolbego</t>
+  </si>
+  <si>
+    <t>Małopolski Ośrodek Ruchu Drogowego w Krakowie</t>
+  </si>
+  <si>
+    <t>Nowohucka</t>
+  </si>
+  <si>
+    <t>Małopolskie Centrum Szkoleń "Fuks" Agnieszka i Krzysztof Groń Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Królowa Polska</t>
+  </si>
+  <si>
+    <t>Kamionka Wielka</t>
+  </si>
+  <si>
+    <t>Małopolskie Stowarzyszenie Pośredników W Obrocie Nieruchomościami</t>
+  </si>
+  <si>
+    <t>os. Zgody</t>
+  </si>
+  <si>
+    <t>Marcelina Rudol-Banaszkiewicz Leader School</t>
+  </si>
+  <si>
+    <t>gen. Witolda Urbanowicza, nr</t>
+  </si>
+  <si>
+    <t>Marek Litwiński Firma Transportowo-Usługowa</t>
+  </si>
+  <si>
+    <t>Łososina Dolna</t>
+  </si>
+  <si>
+    <t>Maria Bugara Szkolenia Stylizacja Paznokci "Bugi-Nails"</t>
+  </si>
+  <si>
+    <t>Siołkowa</t>
+  </si>
+  <si>
+    <t>Maria Oczko Centrym Kształcenia Dorosłych</t>
+  </si>
+  <si>
+    <t>Maritime Consulting Poland Dariusz Kowalski</t>
+  </si>
+  <si>
+    <t>Koszalińska</t>
+  </si>
+  <si>
+    <t>Mariusz Kądzioła Ośrodek Szkolenia Kierowców "Delta"</t>
+  </si>
+  <si>
+    <t>Jaśkowice</t>
+  </si>
+  <si>
+    <t>Mariusz Szczepanik Ośrodek Szkolenia Kierowców Oes</t>
+  </si>
+  <si>
+    <t>Wrocławska</t>
+  </si>
+  <si>
+    <t>Marta Kowalewska</t>
+  </si>
+  <si>
+    <t>Kordiana</t>
+  </si>
+  <si>
+    <t>Marta Zabiegaj Moto Luz, Bezstresowe Szkolenie Kierowców Luz</t>
+  </si>
+  <si>
+    <t>Martinails - Profesjonalne Produkty Do Stylizacji Paznokci Marcin Babiński</t>
+  </si>
+  <si>
+    <t>Plac Bohaterów Getta</t>
+  </si>
+  <si>
+    <t>Master Biznes Centrum Kształcenia Personalnego Sławomir Bargiel</t>
+  </si>
+  <si>
+    <t>Sobieszowska</t>
+  </si>
+  <si>
+    <t>Jelenia Góra</t>
+  </si>
+  <si>
+    <t>MAT Usługi Informatyczne Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Mcgregor Szkoła Językowa Matthew Payne</t>
+  </si>
+  <si>
+    <t>Władysława Jagiełły</t>
+  </si>
+  <si>
+    <t>Myślenice</t>
+  </si>
+  <si>
+    <t>Medestetic Katarzyna Furmaniak</t>
+  </si>
+  <si>
+    <t>Spychalskiego</t>
+  </si>
+  <si>
+    <t>Medyczne Szkolenia Podyplomowe Pakt Joanna Cybulska</t>
+  </si>
+  <si>
+    <t>Mikołaja Kopernika</t>
+  </si>
+  <si>
+    <t>MENTORI Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>NIEDŹWIEDZIA</t>
+  </si>
+  <si>
+    <t>MERCURY Arkadiusz Marciniak</t>
+  </si>
+  <si>
+    <t>Świdnicka 3/</t>
+  </si>
+  <si>
+    <t>Meritum Training Firma Szkoleniowa Małgorzata Misztal</t>
+  </si>
+  <si>
+    <t>Wczasowa</t>
+  </si>
+  <si>
+    <t>Krasnobród</t>
+  </si>
+  <si>
+    <t>Mi Feliz Agnieszka Lebryk-Salamon</t>
+  </si>
+  <si>
+    <t>Środkowa</t>
+  </si>
+  <si>
+    <t>Michalak Katarzyna Germania</t>
+  </si>
+  <si>
+    <t>Tadeusza Fijewskiego</t>
+  </si>
+  <si>
+    <t>Michał Kociołek EDUADVANCE</t>
+  </si>
+  <si>
+    <t>Rajska</t>
+  </si>
+  <si>
+    <t>Górna Wieś</t>
+  </si>
+  <si>
+    <t>Midero SA</t>
+  </si>
+  <si>
+    <t>Mogilska</t>
+  </si>
+  <si>
+    <t>Międzynarodowy Instytut Outsourcingu</t>
+  </si>
+  <si>
+    <t>ZOFII NAŁKOWSKIEJ</t>
+  </si>
+  <si>
+    <t>Mirosław Grochot FHU Gromgaz</t>
+  </si>
+  <si>
+    <t>Prądnicka</t>
+  </si>
+  <si>
+    <t>Mirosław Krupa "Krupa"</t>
+  </si>
+  <si>
+    <t>Rączna</t>
+  </si>
+  <si>
+    <t>Liszki</t>
+  </si>
+  <si>
+    <t>Miś Transport i Spedycja Sp. J.</t>
+  </si>
+  <si>
+    <t>Chemiczna</t>
+  </si>
+  <si>
+    <t>mm-solutions Magdalena Mączyńska</t>
+  </si>
+  <si>
+    <t>Abrama Koplowicza</t>
+  </si>
+  <si>
+    <t>Monika Korfanty Rehamax</t>
+  </si>
+  <si>
+    <t>Kazimierza Pułaskiego</t>
+  </si>
+  <si>
+    <t>Krynica-Zdrój</t>
+  </si>
+  <si>
+    <t>Monika Malik EM Training Group</t>
+  </si>
+  <si>
+    <t>Urocza</t>
+  </si>
+  <si>
+    <t>Moto Park Kraków Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Rzepakowa</t>
+  </si>
+  <si>
+    <t>Motoszkoła Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Moto-Szkoła.Pl Łukasz Szyjka</t>
+  </si>
+  <si>
+    <t>Rynek Główny</t>
+  </si>
+  <si>
+    <t>MSC Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Jana Kochanowskiego</t>
+  </si>
+  <si>
+    <t>MTB – More Than Beauty Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Szlak</t>
+  </si>
+  <si>
+    <t>Multiproject Daria Wójcik</t>
+  </si>
+  <si>
+    <t>Jana Henryka Dąbrowskiego</t>
+  </si>
+  <si>
+    <t>Nasveti Mariusz Puchałka Sp. J.</t>
+  </si>
+  <si>
+    <t>Szkolna</t>
+  </si>
+  <si>
+    <t>Goczałkowice-Zdrój</t>
+  </si>
+  <si>
+    <t>NaviGate Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Nawigator Doradztwo Gospodarcze Sławomir Kośmicki</t>
+  </si>
+  <si>
+    <t>Michałowo</t>
+  </si>
+  <si>
+    <t>NESSE Anna Wodyńska</t>
+  </si>
+  <si>
+    <t>Panewnicka</t>
+  </si>
+  <si>
+    <t>NEURO PROJEKT Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Kleszczowa</t>
+  </si>
+  <si>
+    <t>Neurovet Miłosława Kwiatkowska</t>
+  </si>
+  <si>
+    <t>Przemyska</t>
+  </si>
+  <si>
+    <t>NEVER AVERAGE Sajdak Adrian</t>
+  </si>
+  <si>
+    <t>Wojska Polskiego, nr</t>
+  </si>
+  <si>
+    <t>Kalwaria Zebrzydowska</t>
+  </si>
+  <si>
+    <t>New Look Consulting Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Warzywna</t>
+  </si>
+  <si>
+    <t>Newkey Spółka z ograniczoną odpowiedzialnością Spółka komandytowa</t>
+  </si>
+  <si>
+    <t>10 Lutego</t>
+  </si>
+  <si>
+    <t>Next Academy Katarzyna Szymańska</t>
+  </si>
+  <si>
+    <t>Niepołomicka Szkoła Kierowców Maria Matusik</t>
+  </si>
+  <si>
+    <t>Niepubliczna Placówka Kształcenia Ustawicznego "Apik"</t>
+  </si>
+  <si>
+    <t>Zofii Darowskiej</t>
+  </si>
+  <si>
+    <t>Niepubliczna Placówka Kształcenia Ustawicznego "Med Coach"</t>
+  </si>
+  <si>
+    <t>os. Na Stoku</t>
+  </si>
+  <si>
+    <t>Niepubliczna Placówka Kształcenia Ustawicznego Barber Academy Ewa Wolaniuk-Kloc</t>
+  </si>
+  <si>
+    <t>Niepubliczna Placówka Kształcenia Ustawicznego W Bochni</t>
+  </si>
+  <si>
+    <t>Pod Lipką</t>
+  </si>
+  <si>
+    <t>Bochnia</t>
+  </si>
+  <si>
+    <t>Niepubliczny Ośrodek Doskonalenia Nauczycieli "Teczka Logopedy"</t>
+  </si>
+  <si>
+    <t>Krucza</t>
+  </si>
+  <si>
+    <t>Wasilków</t>
+  </si>
+  <si>
+    <t>NIRVEL PROFESSIONAL Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>CHEŁMŻYŃSKA</t>
+  </si>
+  <si>
+    <t>Nk Group Karina Ciosk-Komorowska</t>
+  </si>
+  <si>
+    <t>Łączyn</t>
+  </si>
+  <si>
+    <t>Notebook Master Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Krzeczowska</t>
+  </si>
+  <si>
+    <t>Nt Group Systemy Informatyczne Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>NTF.PL Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Bolesława Prusa</t>
+  </si>
+  <si>
+    <t>NTG.PL Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Nzoz "Werra" Wiktoria Zwinczewska, Instytut Tradycyjnej Medycyny Chińskiej I Medycyny Integracyjnej Niepubliczna Placówka Kształcenia Ustawicznego Wiktoria Zwinczewska, Hodowla Zwierząt Laboratoryjnych Sanus Wiktoria Zwinczewska, New Beauty Europe Wiktoria Zwinczewska</t>
+  </si>
+  <si>
+    <t>Ogrody</t>
+  </si>
+  <si>
+    <t>Skawina</t>
+  </si>
+  <si>
+    <t>Ochota Wacław - Prywatny Ośrodek Szkolenia Kierowców "Wiraż"</t>
+  </si>
+  <si>
+    <t>Chłopice</t>
+  </si>
+  <si>
+    <t>ODiTK Szkolenia Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Heweliusza</t>
+  </si>
+  <si>
+    <t>Odjazdowa Szkoła Arkadiusz Czuba</t>
+  </si>
+  <si>
+    <t>Miodowa</t>
+  </si>
+  <si>
+    <t>Odnova Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Grudziądzka</t>
+  </si>
+  <si>
+    <t>Odtj Moto Park Kraków Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>OGRODOWIAK Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Jedności Narodowej</t>
+  </si>
+  <si>
+    <t>ON Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Hetmańska</t>
+  </si>
+  <si>
+    <t>OnGeo Spółka z Ograniczona Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Józefa Marcika</t>
+  </si>
+  <si>
+    <t>Open Horizon Consulting Spółka Z Ograniczoną Odpowiedzialnością Spółka Komandytowa</t>
+  </si>
+  <si>
+    <t>Młyńska</t>
+  </si>
+  <si>
+    <t>Open Mind Marcin Miśniakiewicz</t>
+  </si>
+  <si>
+    <t>OPENITY Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Skórzewo</t>
+  </si>
+  <si>
+    <t>Openmind4zero Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>ALEJA WOJSKA POLSKIEGO</t>
+  </si>
+  <si>
+    <t>OSK Auto Szkoła Luz J. Zaworski, M. Świerczek Sp.J.</t>
+  </si>
+  <si>
+    <t>Mościckiego</t>
+  </si>
+  <si>
+    <t>OSK Auto-Lex B&amp;J Nowak Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Nowy Świat</t>
+  </si>
+  <si>
+    <t>Osk Luzik Michał Cygan</t>
+  </si>
+  <si>
+    <t>Grzechynia</t>
+  </si>
+  <si>
+    <t>OSK Oes Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>OSK Omnibus Garlacz Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Osk Silver Tomasz Borgiasz</t>
+  </si>
+  <si>
+    <t>Tczyca</t>
+  </si>
+  <si>
+    <t>Osterreich Institut Polska Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Zielna</t>
+  </si>
+  <si>
+    <t>Ośrodek Kształcenia Elektryków Polskich Fentiks Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Wincentego Pola</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia "Millenium" - Niepubliczna Placówka Kształcenia Ustawicznego</t>
+  </si>
+  <si>
+    <t>Naukowców</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Dokształcania i Doskonalenia Kadr Kursor Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Prezydenta Gabriela Narutowicza</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia i Usług Zawodowych Lech Feleńczak</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kandydatów Na Kierowców Focus Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Augustiańska</t>
+  </si>
+  <si>
+    <t>Olkusz</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kandydatów Na Kierowców Robert Prosianowski</t>
+  </si>
+  <si>
+    <t>Osiedlowa</t>
+  </si>
+  <si>
+    <t>Jeleśnia</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kandydatów Na Kierowców ''Rondo'' Halina Karbowska</t>
+  </si>
+  <si>
+    <t>Króla Kazimierza Wielkiego</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców - Józef Kuć i Małgorzata Kuć S.C.</t>
+  </si>
+  <si>
+    <t>Lipcowa</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców " Relax - Sprint " S.C.</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "AUTOKURS" Henryk Żelasko</t>
+  </si>
+  <si>
+    <t>Czermin</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "Auto-Miś" Michał Jonak Waldemar Ogiński Sp. J.</t>
+  </si>
+  <si>
+    <t>KAZIMIERZA WIELKIEGO</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "Euro-Refleks" Piotr Nowak</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "Moto-Pal" Rafał Stroiński</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "Perfect" Grzegorz Preisner</t>
+  </si>
+  <si>
+    <t>Malinówka</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "Prawko" Chmura Dorota</t>
+  </si>
+  <si>
+    <t>Grabiny</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Albar Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Kadyiego</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Auto-Furtak Robert Furtak</t>
+  </si>
+  <si>
+    <t>Tarnobrzeg</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców F.H.U. Na Serbinowie Maciej Adamowicz</t>
+  </si>
+  <si>
+    <t>M. Dąbrowskiej</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Góral Wojciech Ślusarski</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Halina Bańdo</t>
+  </si>
+  <si>
+    <t>Marszałka Piłsudskiego</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Lejdis Sc Zofia Banaś Ewelina Ogonek</t>
+  </si>
+  <si>
+    <t>Wolbrom</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Mirosław Michulec</t>
+  </si>
+  <si>
+    <t>Żywiec</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Pik Ryszard Mazurek</t>
+  </si>
+  <si>
+    <t>PARTYZANTÓW</t>
+  </si>
+  <si>
+    <t>Proszowice</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Piotr Kiszczak</t>
+  </si>
+  <si>
+    <t>Krajobrazowa</t>
+  </si>
+  <si>
+    <t>Kaczyna</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Renoma Tadeusz Dzięglewicz</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Stacja Paliw "Euforia" Rafał Migdał</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Labor Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Albatrosów 12</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Trela Spółka Jawna</t>
+  </si>
+  <si>
+    <t>MARIANA LANGIEWICZA</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Zawodowego "Edukator" Ł. Rokosz, B. Babiarz Sp. J.</t>
+  </si>
+  <si>
+    <t>Elektryczna</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Zawodowego Omega S.C. Aleksandra Drożdżowicz Damian Cieślar</t>
+  </si>
+  <si>
+    <t>Saturna</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkoleniowo-Wdrożeniowy Marek Szarata Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Maksymiliana Piotrowskiego</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkoleniowy przy firmie Boss Komputer</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkoleń i Informacji "Effect"Joanna Jarosz-Opolka</t>
+  </si>
+  <si>
+    <t>al. Wojciecha Korfantego</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkoleń Zawodowych "Diagno-Test" Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Świerczyny</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia "Rene" Zdzisław Wiśniowski</t>
+  </si>
+  <si>
+    <t>P.A. Nova Sp. A.</t>
+  </si>
+  <si>
+    <t>Górnych Wałów</t>
+  </si>
+  <si>
+    <t>P.H.U "Atut" Michał Michalik</t>
+  </si>
+  <si>
+    <t>Marcina Borelowskiego</t>
+  </si>
+  <si>
+    <t>P.H.U. Monika Piórkowska</t>
+  </si>
+  <si>
+    <t>23 Lutego</t>
+  </si>
+  <si>
+    <t>Pasmanteria Krakowska Wiesła Strózik Sp. J.</t>
+  </si>
+  <si>
+    <t>Wieniawskiego</t>
+  </si>
+  <si>
+    <t>PATRO-SFERA Paulina Patro</t>
+  </si>
+  <si>
+    <t>Książęca</t>
+  </si>
+  <si>
+    <t>Paweł Drożdż Ośrodek Nauki Jazdy "Jedynka"</t>
+  </si>
+  <si>
+    <t>Ludwika Ręgorowicza</t>
+  </si>
+  <si>
+    <t>Dąbrowa Tarnowska</t>
+  </si>
+  <si>
+    <t>Paweł Piwowarczyk Certios</t>
+  </si>
+  <si>
+    <t>Perfect English Małgorzata Stone</t>
+  </si>
+  <si>
+    <t>Braci Mniejszych</t>
+  </si>
+  <si>
+    <t>Perfecta Instytut Kadr i Płac Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>GRUDZIĄDZKA</t>
+  </si>
+  <si>
+    <t>PERFEKT S.C. Michał Świdziński Tomasz Filipiuk</t>
+  </si>
+  <si>
+    <t>Szeroka</t>
+  </si>
+  <si>
+    <t>Inowrocław</t>
+  </si>
+  <si>
+    <t>Phoenix Academy Michał Stasiowski</t>
+  </si>
+  <si>
+    <t>Pielęgnacja Aut Łukasz Sroka</t>
+  </si>
+  <si>
+    <t>Robotnicza</t>
+  </si>
+  <si>
+    <t>Zacharzyce</t>
+  </si>
+  <si>
+    <t>Pimik Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Inżynierska</t>
+  </si>
+  <si>
+    <t>Piotr Malota Shamrock School Of Languages</t>
+  </si>
+  <si>
+    <t>Spacerowa</t>
+  </si>
+  <si>
+    <t>Zielonki</t>
+  </si>
+  <si>
+    <t>Play Therapy Poland Nina Ambroziak</t>
+  </si>
+  <si>
+    <t>al. Aleja marsz. Józefa Piłsudskiego</t>
+  </si>
+  <si>
+    <t>PM Experts Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>LĘBORSKA</t>
+  </si>
+  <si>
+    <t>Politechnika Krakowska Im. Tadeusza Kościuszki</t>
+  </si>
+  <si>
+    <t>Politechnika Opolska</t>
+  </si>
+  <si>
+    <t>Prószkowska</t>
+  </si>
+  <si>
+    <t>Polska Akademia Trenerów i Instruktorów Sportu GREEN WAY Sylwia Subik</t>
+  </si>
+  <si>
+    <t>Kraśnik</t>
+  </si>
+  <si>
+    <t>Polska Szkoła Alpinizmu TDMA Mateusz Gutek</t>
+  </si>
+  <si>
+    <t>Adama Asnyka</t>
+  </si>
+  <si>
+    <t>Polski Instytut Medycyny I Kosmetologii Sc Iwona Kozłowska</t>
+  </si>
+  <si>
+    <t>Polskie Stowarzyszenie Terapeutów Integracji Sensorycznej SI</t>
+  </si>
+  <si>
+    <t>Majdańska</t>
+  </si>
+  <si>
+    <t>Pphu "Natalux" Natalia Sosna-Kudrys</t>
+  </si>
+  <si>
+    <t>Zielona</t>
+  </si>
+  <si>
+    <t>Żarki-Letnisko</t>
+  </si>
+  <si>
+    <t>praktycy-sprzedazy.com Mariusz Mydlak</t>
+  </si>
+  <si>
+    <t>Karola Lipińskiego 13/</t>
+  </si>
+  <si>
+    <t>Prestige Lingua Joanna Gabryś-Trybała</t>
+  </si>
+  <si>
+    <t>Prestige Wojciech Wielkiewicz</t>
+  </si>
+  <si>
+    <t>Czerwona</t>
+  </si>
+  <si>
+    <t>PRETTY BAR Martyna Tomaszewska</t>
+  </si>
+  <si>
+    <t>Zagnańska</t>
+  </si>
+  <si>
+    <t>Prime English School Krystian Samek</t>
+  </si>
+  <si>
+    <t>Kościuszki</t>
+  </si>
+  <si>
+    <t>Principe Szymon Sapieha</t>
+  </si>
+  <si>
+    <t>Głogowa</t>
+  </si>
+  <si>
+    <t>Orle</t>
+  </si>
+  <si>
+    <t>PROCAD Sp. A.</t>
+  </si>
+  <si>
+    <t>Kartuska</t>
+  </si>
+  <si>
+    <t>Profesjonalne Szkolenia Informatyczne Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Profi-Center Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>al. Józefa Piłsudskiego</t>
+  </si>
+  <si>
+    <t>Profuture Spółka Cywilna</t>
+  </si>
+  <si>
+    <t>Teofila Lenartowicza</t>
+  </si>
+  <si>
+    <t>Progress Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Generała Leopolda Okulickiego</t>
+  </si>
+  <si>
+    <t>Stalowa Wola</t>
+  </si>
+  <si>
+    <t>Progression spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Nowowiejskiego</t>
+  </si>
+  <si>
+    <t>Proinvest Krystian Bajor</t>
+  </si>
+  <si>
+    <t>Dekabrystów</t>
+  </si>
+  <si>
+    <t>Projekt Biznes Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Dworcowa</t>
+  </si>
+  <si>
+    <t>Projekt Rozwój Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Księcia Witolda</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Konsultingowe AGM Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Handlowa</t>
+  </si>
+  <si>
+    <t>Przedsiębiorstwo Wielobranżowe "Rolminex" Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Osiedle Centrum D</t>
+  </si>
+  <si>
+    <t>PSI SYSTEM Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>LAZUROWA</t>
+  </si>
+  <si>
+    <t>Ptaszkowski Jerzy, Ośrodek Szkolenia Kierowców, Usługi Finansowe I Ubezpieczeniowe Jurek Ptaszkowski</t>
+  </si>
+  <si>
+    <t>Królowa Górna</t>
+  </si>
+  <si>
+    <t>PW SOLUTIONS Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Fryderyka Chopina</t>
+  </si>
+  <si>
+    <t>QUALI ­Szkolenia i Doradztwo Beata Krzyś</t>
+  </si>
+  <si>
+    <t>Plac Wolności</t>
+  </si>
+  <si>
+    <t>r2eko Artur Owczarek</t>
+  </si>
+  <si>
+    <t>Rafał Dunaj Szkoleniamm</t>
+  </si>
+  <si>
+    <t>Legionów Polskich</t>
+  </si>
+  <si>
+    <t>Rudawa</t>
+  </si>
+  <si>
+    <t>Rafał Resil R&amp;R Edukacja I Doradztwo</t>
+  </si>
+  <si>
+    <t>Gruszów</t>
+  </si>
+  <si>
+    <t>Nowe Brzesko</t>
+  </si>
+  <si>
+    <t>RBS Kosmetik Bożena Schulz</t>
+  </si>
+  <si>
+    <t>Powstańców Wielkopolskich, nr 18, lok.</t>
+  </si>
+  <si>
+    <t>REA Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>św. Kingi</t>
+  </si>
+  <si>
+    <t>Redwings Sp. z o. o.</t>
+  </si>
+  <si>
+    <t>Ojcowska</t>
   </si>
   <si>
     <t>Cianowice</t>
   </si>
   <si>
-    <t>33-300</t>
-[...158 lines deleted...]
-    <t>34-200</t>
+    <t>Rehaintegro sp. z o.o. sp. k.</t>
+  </si>
+  <si>
+    <t>Macieja Palacza</t>
+  </si>
+  <si>
+    <t>Remix Ośrodek Szkolania Operatorów Radosław Janikowski</t>
+  </si>
+  <si>
+    <t>Cieśle</t>
+  </si>
+  <si>
+    <t>Robert Kozłowski Biomed Centrum Rehabilitacji Poznawczej I Neuroterapii</t>
+  </si>
+  <si>
+    <t>al. Armii Krajowej</t>
+  </si>
+  <si>
+    <t>Rojam Major, Predkiel Sp.J</t>
+  </si>
+  <si>
+    <t>Rojam Safety Center Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Roztoczańska Szkoła Ultrasonografii Jan Mazur, Wiesław Jakubowski S.C.</t>
+  </si>
+  <si>
+    <t>Odrodzenia</t>
+  </si>
+  <si>
+    <t>Zamość</t>
+  </si>
+  <si>
+    <t>Sabina Adamowicz</t>
+  </si>
+  <si>
+    <t>Rtęciowa</t>
+  </si>
+  <si>
+    <t>Safeteam Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>ul.Opolska</t>
+  </si>
+  <si>
+    <t>SAGES Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Nowogrodzka</t>
+  </si>
+  <si>
+    <t>Sara Batista Pereira Bonnie &amp; Clyde</t>
+  </si>
+  <si>
+    <t>Bolesława Limanowskiego</t>
+  </si>
+  <si>
+    <t>Sądecka Agencja Informatyczna Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Sądecka Agencja Rozwoju Regionalnego S.A.</t>
+  </si>
+  <si>
+    <t>SBM Centrum Szkolenia Ustawicznego Jolanta Staniek</t>
+  </si>
+  <si>
+    <t>Wólczyńska</t>
+  </si>
+  <si>
+    <t>Sebastian Kazek EduNavigator</t>
+  </si>
+  <si>
+    <t>Juliana Fałata</t>
+  </si>
+  <si>
+    <t>Sht Anna Jaszczewska-Domagała</t>
+  </si>
+  <si>
+    <t>Antoniego Fontany</t>
+  </si>
+  <si>
+    <t>Sieć Badawcza Łukasiewicz - Górnośląski Instytut Technologiczny</t>
+  </si>
+  <si>
+    <t>Karola Miarki</t>
+  </si>
+  <si>
+    <t>SKINCO Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Józefa Chełmońskiego</t>
+  </si>
+  <si>
+    <t>Skuteczne Media Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Stanisława Eustachiewicza</t>
+  </si>
+  <si>
+    <t>Puławy</t>
+  </si>
+  <si>
+    <t>Skydive.Pl Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Ludwika Kondratowicza</t>
+  </si>
+  <si>
+    <t>Skylinx Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Droga Męczenników Rotundy</t>
+  </si>
+  <si>
+    <t>Snh Group Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Polna</t>
+  </si>
+  <si>
+    <t>Bierdzany</t>
+  </si>
+  <si>
+    <t>Snk Szkolenia Językowe I Biznesowe Katarzyna Ludzińska</t>
+  </si>
+  <si>
+    <t>Antoniego Słomkowskiego</t>
+  </si>
+  <si>
+    <t>SNM Mobile Maciej Chudy</t>
+  </si>
+  <si>
+    <t>Zieleniec</t>
+  </si>
+  <si>
+    <t>SOFTRONIC Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>SPASJA Centrum Szkoleniowe Dawid Marciniak Spółka Komandytowa</t>
+  </si>
+  <si>
+    <t>Polarna</t>
+  </si>
+  <si>
+    <t>Speakers'corner Sp.z o.o.</t>
+  </si>
+  <si>
+    <t>Spikkeo Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Nastrojowa</t>
+  </si>
+  <si>
+    <t>Sprawny.Marketing Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Wolsztyńska</t>
+  </si>
+  <si>
+    <t>Stanisław Mastek ArtTube.pl</t>
+  </si>
+  <si>
+    <t>Śląska</t>
+  </si>
+  <si>
+    <t>Kaszów</t>
+  </si>
+  <si>
+    <t>Stanisław Trenda Ośrodek Szkolenia Motorowego "Elka "</t>
+  </si>
+  <si>
+    <t>Start Cnc Krzysztof Malina</t>
+  </si>
+  <si>
+    <t>Strzemieszycka</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie "Polski Ruch Czystszej Produkcji"</t>
+  </si>
+  <si>
+    <t>Zygmunta Krasińskiego</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Dolnośląski Inkubator Przedsiębiorczości</t>
+  </si>
+  <si>
+    <t>KOLEJOWA</t>
+  </si>
+  <si>
+    <t>Świdnica</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Kobieta Szczęśliwa</t>
+  </si>
+  <si>
+    <t>gen. Leopolda Okulickiego</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych W Polsce Centrum Kształcenia Księgowych Oddziału Okręgowego w Białymstoku</t>
+  </si>
+  <si>
+    <t>gen. Józefa Bema</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych w Polsce Oddział Dolnośląski we Wrocławiu</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych w Polsce Oddział Okręgowy w Bydgoszczy</t>
+  </si>
+  <si>
+    <t>Toruńska</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych W Polsce Oddział Okręgowy w Krakowie</t>
+  </si>
+  <si>
+    <t>Kazimierza Wielkiego</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych w Polsce Odział w Częstochowie</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie "Centrum Szkolenia Zawodowego"</t>
+  </si>
+  <si>
+    <t>Józefa Michalusa</t>
+  </si>
+  <si>
+    <t>Strategy Sebastian Adamczyk</t>
+  </si>
+  <si>
+    <t>Studio Keratin Marlena Chmielewska</t>
+  </si>
+  <si>
+    <t>Jana i Jędrzeja Śniadeckich</t>
+  </si>
+  <si>
+    <t>Studio Wizażu I Stylizacji "Viva" Dominika Wcisło-Zbroja</t>
+  </si>
+  <si>
+    <t>Gościnna</t>
+  </si>
+  <si>
+    <t>Luborzyca</t>
+  </si>
+  <si>
+    <t>SWAT spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Zgierz</t>
+  </si>
+  <si>
+    <t>Synergis Bdt Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Szkolenia i Doradztwo Anna Korzepska</t>
+  </si>
+  <si>
+    <t>Szarych Szeregów</t>
+  </si>
+  <si>
+    <t>Kalisz</t>
+  </si>
+  <si>
+    <t>Szkolenia I Stylizacja Paznokci Angelika Pulit-Fortuna</t>
+  </si>
+  <si>
+    <t>Romana Żulińskiego</t>
+  </si>
+  <si>
+    <t>Szkolenia.kursy.ak Aneta Kargol</t>
+  </si>
+  <si>
+    <t>ul.Księdza Jana Głowińskiego</t>
+  </si>
+  <si>
+    <t>Łaziska Górne</t>
+  </si>
+  <si>
+    <t>Szkoła Bezpiecznej Jazdy Track Control Tomasz Czyż</t>
+  </si>
+  <si>
+    <t>Bocheńska</t>
+  </si>
+  <si>
+    <t>Szkoła Coachingu Edukacyjnego Liliana Kupaj</t>
+  </si>
+  <si>
+    <t>ks. Jerzego Popiełuszki</t>
+  </si>
+  <si>
+    <t>Zbylitowska Góra</t>
+  </si>
+  <si>
+    <t>Szkoła Górska - Niepubliczna Placówka Kształcenia Ustawicznego</t>
+  </si>
+  <si>
+    <t>Łętowe</t>
+  </si>
+  <si>
+    <t>Mszana Górna</t>
+  </si>
+  <si>
+    <t>Szkoła Górska - Niepubliczna Placówka Kształcenia Ustawicznego Jerzy Suchodoła</t>
+  </si>
+  <si>
+    <t>Szkoła Jazdy Andrzej Chudy</t>
+  </si>
+  <si>
+    <t>Żytnia</t>
+  </si>
+  <si>
+    <t>Szkoła Jezykowa Big Ben</t>
+  </si>
+  <si>
+    <t>Brzesko</t>
+  </si>
+  <si>
+    <t>Szkoła Językowa Obcych Infinity Andrzej Kowalski</t>
+  </si>
+  <si>
+    <t>Siewna</t>
+  </si>
+  <si>
+    <t>Szkoła Językowa WORD Danuta Ociepa</t>
+  </si>
+  <si>
+    <t>gen. Antoniego Szyllinga</t>
+  </si>
+  <si>
+    <t>Szkoła Języków Obcych Fabryka Języka Karolina Skawińska - Czarnul, Edyta Majcherek Spółka cywilna</t>
+  </si>
+  <si>
+    <t>Francesco Nullo</t>
+  </si>
+  <si>
+    <t>Szkoła Języków Obcych Kaba Spółka Cywilna</t>
+  </si>
+  <si>
+    <t>Szkoła Motocyklowa Motoelka Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Świętokrzyska Szkoła Wyższa w Kielcach</t>
+  </si>
+  <si>
+    <t>T.C.S. Trójmiejskie Centrum Szkoleń Włodzimierz Radwaniecki</t>
+  </si>
+  <si>
+    <t>Bolesława Krzywoustego</t>
+  </si>
+  <si>
+    <t>tbprojects Tomasz Borowski</t>
+  </si>
+  <si>
+    <t>Bohaterów Westerplatte</t>
+  </si>
+  <si>
+    <t>Teb Edukacja Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Pastelowa</t>
+  </si>
+  <si>
+    <t>The Lash Room Agnieszka Słowik</t>
+  </si>
+  <si>
+    <t>Józefa Ignacego Kraszewskiego, nr</t>
+  </si>
+  <si>
+    <t>THE WRAP CENTER RAFAŁ ŻMUDA</t>
+  </si>
+  <si>
+    <t>TINSMITH&amp;INSULATION Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Do Huty</t>
+  </si>
+  <si>
+    <t>T-Matic Grupa Computer Plus Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>MALMEDA</t>
+  </si>
+  <si>
+    <t>Tomasz Baran Ośrodek Szkolenia Kierowców "Mototom"</t>
+  </si>
+  <si>
+    <t>Tomasz Kalata "Kalata Transport" Wspólnik Spółki Cywilnej Kalata Spedycja</t>
+  </si>
+  <si>
+    <t>Towarzystwo Oświatowo-Naukowe "Inter-Wiedza" Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Władysława Reymonta</t>
+  </si>
+  <si>
+    <t>Training Group Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Trementi Natalia Piotrowska-Grochoła</t>
+  </si>
+  <si>
+    <t>Jana Kilińskiego</t>
+  </si>
+  <si>
+    <t>TSL PRO Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Kasztanowa</t>
+  </si>
+  <si>
+    <t>Rzeczyca</t>
+  </si>
+  <si>
+    <t>TSL Silesia Group Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Rycerska</t>
+  </si>
+  <si>
+    <t>Bytom</t>
+  </si>
+  <si>
+    <t>TÜV Thüringen Polska Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Żeliwna</t>
+  </si>
+  <si>
+    <t>TWP Centrum Szkoleniowe "Teoria W Praktyce" TOMASZ TKACZYK</t>
+  </si>
+  <si>
+    <t>Bursztynowa</t>
+  </si>
+  <si>
+    <t>Uczelnia Metropolitalna</t>
+  </si>
+  <si>
+    <t>Uczelnia Nauk Społecznych</t>
+  </si>
+  <si>
+    <t>Harcmistrza Aleksandra Kamińskiego</t>
+  </si>
+  <si>
+    <t>Undhair Academy Spółka Z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Północna</t>
+  </si>
+  <si>
+    <t>UNICO Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Elżbiety Drużbackiej</t>
+  </si>
+  <si>
+    <t>Unicorn Vr World Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Biskupia</t>
+  </si>
+  <si>
+    <t>Uniwersytet Ekonomiczny w Krakowie</t>
+  </si>
+  <si>
+    <t>Uniwersytet Łódzki</t>
+  </si>
+  <si>
+    <t>Narutowicz</t>
+  </si>
+  <si>
+    <t>Uniwersytet Rolniczy im. Hugona Kołłątaja w Krakowie</t>
+  </si>
+  <si>
+    <t>Aleja Adama Mickiewicza</t>
+  </si>
+  <si>
+    <t>Uniwersytet SWPS</t>
+  </si>
+  <si>
+    <t>Chodakowska</t>
+  </si>
+  <si>
+    <t>Uniwersytet Warmińsko-Mazurski w Olsztynie</t>
+  </si>
+  <si>
+    <t>Michała Oczapowskiego</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito w Poznaniu</t>
+  </si>
+  <si>
+    <t>Powstańców Wielkopolskich</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito w Toruniu</t>
+  </si>
+  <si>
+    <t>Młodzieżowa</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito w Toruniu Wydział Finansów i Zarządzania w Bydgoszczy</t>
+  </si>
+  <si>
+    <t>Fordońska</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB MERITO w Toruniu Wydział Studiów Stosowanych w Łodzi</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito we Wrocławiu</t>
+  </si>
+  <si>
+    <t>Unlimited Joanna Niczyporuk</t>
+  </si>
+  <si>
+    <t>Gęsia</t>
+  </si>
+  <si>
+    <t>Urdesign Urszula Rządkowska</t>
+  </si>
+  <si>
+    <t>USG Trener Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Mińska</t>
+  </si>
+  <si>
+    <t>VERSUS MEDICUS Ciechomski Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Strzelecka</t>
+  </si>
+  <si>
+    <t>Vidi Centrum Rozwoju Kadr Beata Kubicius</t>
+  </si>
+  <si>
+    <t>P. Skargi</t>
+  </si>
+  <si>
+    <t>Jastrzębie-Zdrój</t>
+  </si>
+  <si>
+    <t>Wektor Wiedzy Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Lawendowa</t>
+  </si>
+  <si>
+    <t>WELLNESS PROGRESSIVE Group Polska Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>PODWALE 17/</t>
+  </si>
+  <si>
+    <t>West Pomeranian Tomasz Krysiak</t>
+  </si>
+  <si>
+    <t>Szybowcowa</t>
+  </si>
+  <si>
+    <t>Wiesław Kantor "Technika" Akademia Nurkowa Silver Fin</t>
+  </si>
+  <si>
+    <t>Wiesław Kucia Szkoła Artystyczna</t>
+  </si>
+  <si>
+    <t>Dragonów</t>
+  </si>
+  <si>
+    <t>Winedukacja Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>ks. Ignacego Skorupki</t>
+  </si>
+  <si>
+    <t>Wsparcie Dotacyjne Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Brody</t>
+  </si>
+  <si>
+    <t>Wszechnica Edukacyjna Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Aleja Jana Pawła II</t>
+  </si>
+  <si>
+    <t>Wszechnica Uniwersytetu Jagiellońskiego Sp. z o.o</t>
+  </si>
+  <si>
+    <t>Starowiślna</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Biznesu - National Louis University z Siedzibą w Nowym Sączu</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Gospodarki w Bydgoszczy</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Informatyki i Zarządzania</t>
+  </si>
+  <si>
+    <t>mjr. Henryka Sucharskiego</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Języków Obcych im. Samuela Bogumiła Lindego z siedzibą w Poznaniu</t>
+  </si>
+  <si>
+    <t>Różana</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Turystyki I Ekologii w Suchej Beskidzkiej</t>
+  </si>
+  <si>
+    <t>Zamkowa</t>
   </si>
   <si>
     <t>Sucha Beskidzka</t>
   </si>
   <si>
-    <t>Wrocław</t>
-[...557 lines deleted...]
-    <t>70-323</t>
+    <t>Wyższą Szkołą Ekonomii i Informatyki w Krakowie</t>
+  </si>
+  <si>
+    <t>Św. Filipa</t>
+  </si>
+  <si>
+    <t>ZAKLAMERKOWANI.PL Justyna Sielgoska - Malik</t>
+  </si>
+  <si>
+    <t>KOBYLIN</t>
+  </si>
+  <si>
+    <t>Rogów</t>
+  </si>
+  <si>
+    <t>Zakład Doskonalenia Zawodowego w Katowicach</t>
+  </si>
+  <si>
+    <t>Zakład Doskonalenia Zawodowego w Rzeszowie</t>
+  </si>
+  <si>
+    <t>Zakład Rozwoju Technicznej Ochrony Mienia TECHOM Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>al. Aleja Wyzwolenia</t>
+  </si>
+  <si>
+    <t>ZETO Lublin Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Diamentowa</t>
+  </si>
+  <si>
+    <t>Zryw II Ośrodek Szkolenia Kierowców Marta Skowron</t>
+  </si>
+  <si>
+    <t>Związek Pracodawców Branży Internetowej Interactive Advertising Bureau Polska</t>
+  </si>
+  <si>
+    <t>Puławska</t>
+  </si>
+  <si>
+    <t>Zygmunt Łenyk Poliglota Szkoła Języków</t>
+  </si>
+  <si>
+    <t>Żegluj Na Luzie Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Stefana Batorego</t>
+  </si>
+  <si>
+    <t>Żelazo-Pawlik Marta Akademia Fryzjerstwa</t>
+  </si>
+  <si>
+    <t>Biuro Turystyki Aktywnej Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>ul. Wały Jagiellońskie</t>
+  </si>
+  <si>
+    <t>ODNAWIALNIA MAŁGORZATA BUDZICH</t>
+  </si>
+  <si>
+    <t>Mieczysława Pożaryskiego</t>
+  </si>
+  <si>
+    <t>BIOMEDSKIN AGNIESZKA WYSZYŃSKA-PALUCH</t>
+  </si>
+  <si>
+    <t>ul. Kluczborska</t>
+  </si>
+  <si>
+    <t>CENTRUM ROZWOJU ZAWODOWEGO SENEKA BEATA MĄDROSZYK</t>
+  </si>
+  <si>
+    <t>gen. Jarosława Dąbrowskiego</t>
+  </si>
+  <si>
+    <t>"Feniks Style" Kamilla Jastrzębska - Cybulska</t>
+  </si>
+  <si>
+    <t>Stefana Żeromskiego</t>
+  </si>
+  <si>
+    <t>Niemcz</t>
+  </si>
+  <si>
+    <t>Waves Group Marcin Kasperski</t>
+  </si>
+  <si>
+    <t>Ustronie</t>
+  </si>
+  <si>
+    <t>Laskowo</t>
+  </si>
+  <si>
+    <t>SYNERCOM USŁUGI WSPÓLNE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Karolinki</t>
+  </si>
+  <si>
+    <t>All4shrimps Marcin Gubała</t>
+  </si>
+  <si>
+    <t>Anna Bera</t>
+  </si>
+  <si>
+    <t>Miła</t>
+  </si>
+  <si>
+    <t>Kimi centrum szkoleniowe ŁUKASZ SUDOŁ</t>
+  </si>
+  <si>
+    <t>Walerego Sławka</t>
+  </si>
+  <si>
+    <t>Forum Media Polska SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>POLSKA</t>
+  </si>
+  <si>
+    <t>"KAIROS EDU" Akademia Fryzjerstwa Marlena Mańko</t>
+  </si>
+  <si>
+    <t>Radzyń Podlaski</t>
+  </si>
+  <si>
+    <t>BTL Serwis Spółka z Ograniczoną Odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>Stanisława Przybyszewskiego</t>
+  </si>
+  <si>
+    <t>JKR TRAINING SZKOLENIA &amp; DORADZTWO SPÓŁKA JAWNA IWONA MAZELANIK,JAROSŁAW DRZAZGA</t>
+  </si>
+  <si>
+    <t>Pierwiosnków</t>
+  </si>
+  <si>
+    <t>FUNDACJA WSPIERANIA BUDOWNICTWA ZRÓWNOWAŻONEGO</t>
+  </si>
+  <si>
+    <t>SZLAK</t>
+  </si>
+  <si>
+    <t>CK SMART SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Zygmuntowska</t>
+  </si>
+  <si>
+    <t>LUQAM Sp. z o.o. Sp.k.</t>
+  </si>
+  <si>
+    <t>Henryka Kamieńskiego</t>
+  </si>
+  <si>
+    <t>Podkarpacka Akademia Umiejętności Piotr Bassara</t>
+  </si>
+  <si>
+    <t>Dębica</t>
+  </si>
+  <si>
+    <t>AKADEMIA MASAŻU MANUALNI SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>MARSHAL ACADEMY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Prosta</t>
+  </si>
+  <si>
+    <t>SZOŁTYS ŁUKASZ REST CONSULTING</t>
+  </si>
+  <si>
+    <t>Pruchna</t>
+  </si>
+  <si>
+    <t>CLEANCAR.PL Adam Garbacz</t>
+  </si>
+  <si>
+    <t>Juliusza Skrzypczyka</t>
+  </si>
+  <si>
+    <t>Tarnowskie Góry</t>
+  </si>
+  <si>
+    <t>Recentia - Szkoły, Kursy, Szkolenia - Marta Dajewska</t>
+  </si>
+  <si>
+    <t>Lubin</t>
+  </si>
+  <si>
+    <t>EUROPEAN PROJECTS GROUP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Heleny</t>
+  </si>
+  <si>
+    <t>Sandra Gadzina</t>
+  </si>
+  <si>
+    <t>Romualda Traugutta</t>
+  </si>
+  <si>
+    <t>ITC POLAND MARTA TYMIŃSKA, PIOTR SPIECHOWICZ SPÓŁKA CYWILNA</t>
+  </si>
+  <si>
+    <t>Wyspowa</t>
+  </si>
+  <si>
+    <t>CENTRUM DOSKONALENIA STIMULUS</t>
+  </si>
+  <si>
+    <t>Płużnicka</t>
+  </si>
+  <si>
+    <t>GTR ENGINEERING SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Obrońców Westerplatte</t>
+  </si>
+  <si>
+    <t>Płock</t>
+  </si>
+  <si>
+    <t>DRZEWIECCY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Juliusza Słowackiego</t>
+  </si>
+  <si>
+    <t>Siemianowice Śląskie</t>
+  </si>
+  <si>
+    <t>LOVEBIKE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Trzech Sosen</t>
+  </si>
+  <si>
+    <t>Popowo-Letnisko</t>
+  </si>
+  <si>
+    <t>Mozak Szkolenia Edyta Rogozińska</t>
+  </si>
+  <si>
+    <t>Zakrzowiec</t>
+  </si>
+  <si>
+    <t>Centrum Edukacyjno Consultingowe CONCRET Anna Urbańska</t>
+  </si>
+  <si>
+    <t>EDUKACJA przy Polskim Centrum Szkoleniowym Kształcenia Ustawicznego Dorosłych Marzena Halejko-Hassan</t>
+  </si>
+  <si>
+    <t>Jankowicka</t>
+  </si>
+  <si>
+    <t>GRUPA AQUAMED SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Cyber</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Przedsiębiorczości i Administracji w Lublinie</t>
+  </si>
+  <si>
+    <t>Bursaki</t>
+  </si>
+  <si>
+    <t>"A-B NAHLIK" S.C. BEATA NAHLIK-POKSZAN, KATARZYNA POKSZAN</t>
+  </si>
+  <si>
+    <t>Wojciecha Kilara</t>
+  </si>
+  <si>
+    <t>Magdalena Michalik Nails &amp; Academy</t>
+  </si>
+  <si>
+    <t>Aleje Józefa Piłsudskiego</t>
+  </si>
+  <si>
+    <t>Movuto Piotr Weppe spółka komandytowa</t>
+  </si>
+  <si>
+    <t>Aleja Grunwaldzka</t>
+  </si>
+  <si>
+    <t>TAXWISE PARTNERS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>FOLLOW DREAMS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>MY BAE NAILS &amp; COSMETOLOGY BEATA SABIK-GRZEGÓRZKO</t>
+  </si>
+  <si>
+    <t>Osiedle Dywizjonu 303</t>
+  </si>
+  <si>
+    <t>NETVIEW AGENCY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Malowana Studio Sylwia Obrzut</t>
+  </si>
+  <si>
+    <t>Norberta Barlickiego</t>
+  </si>
+  <si>
+    <t>AKADEMIA SEMPRE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Wiejska</t>
+  </si>
+  <si>
+    <t>Pruszków</t>
+  </si>
+  <si>
+    <t>Monika Grzelak Lash Design</t>
+  </si>
+  <si>
+    <t>KRZYSZTOF SZELĄG SZELCAR</t>
+  </si>
+  <si>
+    <t>Okrężna</t>
+  </si>
+  <si>
+    <t>ON-ARCH BARBARA SZCZĘSNA-DYŃSKA</t>
+  </si>
+  <si>
+    <t>Ks. Biskupa Wincentego Tymienieckiego</t>
+  </si>
+  <si>
+    <t>MONIKA JOHN</t>
+  </si>
+  <si>
+    <t>Kołobrzeska</t>
+  </si>
+  <si>
+    <t>Interactive Advertising Institute Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Happy Dog Salon strzyżenie i pielęgnacja zwierząt Mariola Poręba</t>
+  </si>
+  <si>
+    <t>Jagodowa</t>
+  </si>
+  <si>
+    <t>"WAY OF BEAUTY" SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Namysłów</t>
+  </si>
+  <si>
+    <t>BUSINESS-LAND ENTERPRISE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>6 Sierpnia</t>
+  </si>
+  <si>
+    <t>AKADEMIA OSTEOPATII NIEPUBLICZNA PLACOWKA KSZTAŁCENIA USTAWICZNEGO</t>
+  </si>
+  <si>
+    <t>Rondo Organizacji Narodów Zjednoczonych</t>
+  </si>
+  <si>
+    <t>AKADEMIA OSTEOPATII NIEPUBLICZNA PLACÓWKA KSZTAŁCENIA USTAWICZNEGO</t>
+  </si>
+  <si>
+    <t>gen. Władysława Sikorskiego</t>
+  </si>
+  <si>
+    <t>Trzy Lipy</t>
+  </si>
+  <si>
+    <t>Akademia Osteopatii</t>
+  </si>
+  <si>
+    <t>Marcelińska</t>
+  </si>
+  <si>
+    <t>VIMAKS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>MAGNOLIOWA</t>
+  </si>
+  <si>
+    <t>WHY NOT YET SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>ERNABO SOFTWARE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Walentego Roździeńskiego</t>
+  </si>
+  <si>
+    <t>Piekary Śląskie</t>
+  </si>
+  <si>
+    <t>CONVERSA Anna Czuba</t>
+  </si>
+  <si>
+    <t>Kozacka</t>
+  </si>
+  <si>
+    <t>The Beauty Academy ANNA KUMOREK</t>
+  </si>
+  <si>
+    <t>Władysława Orkana</t>
+  </si>
+  <si>
+    <t>Dietetyk Paweł Horowski</t>
+  </si>
+  <si>
+    <t>MOONLASHROOM MONIKA OBRZUT</t>
+  </si>
+  <si>
+    <t>Osiedle Tysiąclecia</t>
+  </si>
+  <si>
+    <t>AKADEMIA ŚWIADOMEGO ROZWOJU SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Ostrogórska</t>
+  </si>
+  <si>
+    <t>Sosnowiec</t>
+  </si>
+  <si>
+    <t>METODY HOLISTYCZNE SENSOVERA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>CENTRUM KSZTAŁCENIA KADR MEDYCZNYCH I PSYCHOTERAPII SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Wisełki</t>
+  </si>
+  <si>
+    <t>Empemedia Marcin Pietraszek</t>
+  </si>
+  <si>
+    <t>Kazachska</t>
+  </si>
+  <si>
+    <t>AKADEMIA PCB SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>INSTYTUT EDUKACJI LOGOPEDYCZNEJ SYLWIA ZASADA</t>
+  </si>
+  <si>
+    <t>Nałęczów</t>
+  </si>
+  <si>
+    <t>Mariola Widlak Usługi Fryzjersko-Kosmetyczne</t>
+  </si>
+  <si>
+    <t>LABA POLSKA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>AKADEMIA ROZWOJU IWONA MIECZYŃSKA</t>
+  </si>
+  <si>
+    <t>Gabriela Woch GrafLab Edu Szkolenia i projektowanie</t>
+  </si>
+  <si>
+    <t>"ROBI-KOM" ROBERT MAZUR</t>
+  </si>
+  <si>
+    <t>SZLACHTOWICZ SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>ION RESEARCH &amp; EDUCATION SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>EMERALD SJO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>DEVMENTOR SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Wertui spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>R-SEC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>VOSCH WERONIKA KWAPIS</t>
+  </si>
+  <si>
+    <t>AKADEMIA MISTRZOSTWA SPORTOWEGO REKREACJI I TURYSTYKI IM. SŁAWOMIRA SZYMCZAKA WYDZIAŁ EDUKACJI SPORTOWEJ Sławomir Szymczak</t>
+  </si>
+  <si>
+    <t>Czeszyce</t>
+  </si>
+  <si>
+    <t>KARTEST Piotr Kargul</t>
+  </si>
+  <si>
+    <t>Kobyle</t>
+  </si>
+  <si>
+    <t>Monika Madej Firma Handlowa MKM</t>
+  </si>
+  <si>
+    <t>Krzeszowicka</t>
+  </si>
+  <si>
+    <t>Wola Filipowska</t>
+  </si>
+  <si>
+    <t>Zakłady Badań i Atestacji "ZETOM" im. prof. F. Stauba w Katowicach Spółka z ograniczoną odpowiedzialnością</t>
+  </si>
+  <si>
+    <t>ks. bpa Herberta Bednorza</t>
+  </si>
+  <si>
+    <t>POLWELL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Ołowiana</t>
+  </si>
+  <si>
+    <t>Zann Investments Maciej Zarzecki</t>
+  </si>
+  <si>
+    <t>PCC - CERT Group Sp. z o.o.</t>
+  </si>
+  <si>
+    <t>Kobierzyce</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIOWO USŁUGOWY OPERATOR TOMASZ PIETRAS</t>
+  </si>
+  <si>
+    <t>Łówkowice</t>
+  </si>
+  <si>
+    <t>PROFIL SZKOLENIA Sylwia Wyszyńska</t>
+  </si>
+  <si>
+    <t>Górczewska</t>
+  </si>
+  <si>
+    <t>FIVE MED SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Roberta Jahody</t>
+  </si>
+  <si>
+    <t>SORBONA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Gorzów Wielkopolski</t>
+  </si>
+  <si>
+    <t>WERONIKA MARKIEWICZ</t>
+  </si>
+  <si>
+    <t>AKADEMIA SZKOLENIOWA PMU SALON VISAGE AGNIESZKA ADAMCZAK</t>
+  </si>
+  <si>
+    <t>Globusowa</t>
+  </si>
+  <si>
+    <t>LONDONSAM POLSKA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Kamienna</t>
+  </si>
+  <si>
+    <t>ENTERPRISE ADVISORS POLSKA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Rząska</t>
+  </si>
+  <si>
+    <t>Akademia Świadomego Dotyku Justyna Strońska</t>
+  </si>
+  <si>
+    <t>Michała Grażyńskiego</t>
+  </si>
+  <si>
+    <t>"UNBLECO" PAWEŁ PARZYBUT</t>
+  </si>
+  <si>
+    <t>Kostromska</t>
+  </si>
+  <si>
+    <t>LABELPOLAND.COM SZKOLENIA Dorota Konopacka</t>
+  </si>
+  <si>
+    <t>Sopot</t>
+  </si>
+  <si>
+    <t>TALENTOWNIA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>FUNDACJA ROZWOJU KAPITAŁU LUDZKIEGO</t>
+  </si>
+  <si>
+    <t>Stefana Jaracza</t>
+  </si>
+  <si>
+    <t>EWART AKADEMIA ROZWOJU TALENTÓW SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>GRAVITI.PRO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>gen. Tadeusza Bora-Komorowskiego</t>
+  </si>
+  <si>
+    <t>INSTAY Ilona Nowak</t>
+  </si>
+  <si>
+    <t>Łowiecka</t>
+  </si>
+  <si>
+    <t>Klaudia Panek BEZ RETUSZU</t>
+  </si>
+  <si>
+    <t>Czechówka</t>
+  </si>
+  <si>
+    <t>STYLEWATCH GROUP SYLWIA ANTOSZKIEWICZ</t>
+  </si>
+  <si>
+    <t>Zakroczymska</t>
+  </si>
+  <si>
+    <t>KA group Katarzyna Socha</t>
+  </si>
+  <si>
+    <t>księdza Eugeniusza Łudzika</t>
+  </si>
+  <si>
+    <t>Brzeźnica</t>
+  </si>
+  <si>
+    <t>BARTOSZ ROSENBERG NEWSBERG</t>
+  </si>
+  <si>
+    <t>Chmieleniec</t>
+  </si>
+  <si>
+    <t>PURE LABOR SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Andrzeja Kmicica</t>
+  </si>
+  <si>
+    <t>Leszno</t>
+  </si>
+  <si>
+    <t>CUERPO CENTRUM SZKOLENIOWE ALBERT LISOWSKI</t>
+  </si>
+  <si>
+    <t>Szczepanowice</t>
+  </si>
+  <si>
+    <t>Projekciarnia. Katarzyna Sadło</t>
+  </si>
+  <si>
+    <t>Władysława Pytlasińskiego</t>
+  </si>
+  <si>
+    <t>A.S. Finance Angelika Stawrakakis</t>
+  </si>
+  <si>
+    <t>Lotosowa</t>
+  </si>
+  <si>
+    <t>LABORATORIUM MOWY A.P. BOROWIEC SPÓŁKA KOMANDYTOWA</t>
+  </si>
+  <si>
+    <t>Młocarni</t>
+  </si>
+  <si>
+    <t>Open World Paweł Wojtaszek</t>
+  </si>
+  <si>
+    <t>Kusocińskiego</t>
+  </si>
+  <si>
+    <t>Arkadia Ciała Dominika Światłoń</t>
+  </si>
+  <si>
+    <t>Aleja Kijowska</t>
+  </si>
+  <si>
+    <t>SONIA JARGUT-LIZOŃ</t>
+  </si>
+  <si>
+    <t>Ludwika Małeckiego</t>
+  </si>
+  <si>
+    <t>AGNIESZKA ROŻEK PRO INNOWACJA</t>
+  </si>
+  <si>
+    <t>Wesoła</t>
+  </si>
+  <si>
+    <t>Libertów</t>
+  </si>
+  <si>
+    <t>PERMANENT ESTETIC KATARZYNA RYSZAWA</t>
+  </si>
+  <si>
+    <t>ks. Wincentego Turka</t>
+  </si>
+  <si>
+    <t>THE GLOW SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>GIEDRYS Katarzyna CharkowskaGiedrys</t>
+  </si>
+  <si>
+    <t>Jarzębinowa</t>
+  </si>
+  <si>
+    <t>Sząbruk</t>
+  </si>
+  <si>
+    <t>"FUNDACJA ETRP"</t>
+  </si>
+  <si>
+    <t>"DOTYK URODY" MARTA WAWRZYCZEK</t>
+  </si>
+  <si>
+    <t>Wapienicka</t>
+  </si>
+  <si>
+    <t>Jaworze</t>
+  </si>
+  <si>
+    <t>EUREKA Centrum Kształcenia Amelia Musiatowicz</t>
+  </si>
+  <si>
+    <t>Oboźna</t>
+  </si>
+  <si>
+    <t>HAIR ME UP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>Maleszko.edu URSZULA GRABOWSKA-MALESZKO</t>
+  </si>
+  <si>
+    <t>Odkryta</t>
+  </si>
+  <si>
+    <t>https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=191268</t>
+  </si>
+  <si>
+    <t>Ulica</t>
+  </si>
+  <si>
+    <t>Miejscowość</t>
+  </si>
+  <si>
+    <t>LISTA DOSTAWCÓW USŁUG, KTÓRZY ZAAKCEPTOWALI REGULAMIN WSPÓŁPRACY I ROZLICZANIA USŁUG Z WYKORZYSTANIEM ELEKTRONICZNYCH BONÓW SZKOLENIOWYCH W RAMACH PROJEKTU „Nowy start w Małopolsce z EURESem”</t>
+  </si>
+  <si>
+    <t>Nazwa Dostawcy Usług</t>
+  </si>
+  <si>
+    <t>Wojewódzki Urząd Pracy w Krakowie, Plac Na Stawach 1, 30-107 Kraków, tel. 12 428 78 70, faks 12 422 97 85</t>
+  </si>
+  <si>
+    <t>Stan na dzień  19.03.2026 r.</t>
+  </si>
+  <si>
+    <t>e-Doręczenia: AE:PL-95885-32061-RCTIU-25, kancelaria@wup-krakow.pl, wup-krakow.pl</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>"WS PARTNERS WARZYCHA &amp; SALAMON S.C."</t>
+  </si>
+  <si>
+    <t>ul. Przejazdowa 21C/2</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA KIEROWCÓW KOPAMA KAROL OLESZEK</t>
+  </si>
+  <si>
+    <t>ul. Słubicka 50/1B</t>
+  </si>
+  <si>
+    <t>"WS PARTNERS WARZYCHA &amp; SALAMON S.C." - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA KIEROWCÓW KOPAMA KAROL OLESZEK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"ACTIO" CENTRUM TERAPII MANUALNEJ I REHABILITACJI Dominika Czerwczak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"Akademia Zdrowia" Izabela Łajs - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"ART-MODA" JOANNA SOBUŚ Pracownia Strojów Historycznych i Artystycznych - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"AVANTI" PRZEDSIĘBIORSTWO HANDLOWO-USŁUGOWE GLOS-KRAWCZYK OKTAWIAN; GLOS-KRAWCZYK ALICJA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"GRUPA EDUKACYJNA AKTYWNE SZKOLENIA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"LIWONA" SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"NATURAL FLOW" MAJA ŁAWICKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"SEKA" SPÓŁKA AKCYJNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"Summit" Europejskie Centrum Językowe Agnieszka Pędzimąż - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>1) Agnieszka Cymbaluk English School Szkoła Języków Obcych 2) Quintana Agnieszka Cymbaluk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>21CN RADOSŁAW SMILGIN - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>4GROW Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>5 Elements Coaching Szymon Jarosławski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>A.I. BEST SOLUTION SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ADN AKADEMIA spółka z ograniczoną odpowiedzialnością spółka komandytowa - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ADR-Res Aleksandra Pawłucka - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AEC Design Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Agata Kokocińska-Alexandre Ethoplanet - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BodyConnection Agata Olszewska-Sarapata - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Agencja Kontact Iwona Kozak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AGENCJA MIA Aleksandra Goc - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Agile spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AGNIESZKA GRZYWNOWICZ OŚRODEK SZKOLENIA KIEROWCÓW ODJAZD - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Agnieszka Nędza Centrum Kształcenia Eureko - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AGNIESZKA WOJTAS-GAWOR MEDICAL SCHOOL - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AJM OES SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AK DESIGN ALEKSANDER KĄDZIELA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Bliżej Natalia Kurzawa - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Górniczo-Hutnicza im. Stanisława Staszica w Krakowie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA IMAGEENDO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Kompetencji Adam Kołodziejczyk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA KSZTAŁCENIA KADR SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA KUCHARSKA BY SWEET DECOR BARBARA PACH - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Nauki EWELINA ZALEWSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA NAUKI MADISON Kamila Kuczaj - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA PIĘKNA CENTRUM USŁUGOWO-SZKOLENIOWE MONIKA ŁANIK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Polska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Pro Studio Magdalena Bąbka, Zbigniew Bąbka spółka cywilna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA PRZEDSIĘBIORCY WEC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Przedsiębiorczości Mentor Anna Rączkowiak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA PRZEDSIĘBIORCZOŚCI SP. Z O.O. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA PRZYSZŁOŚCI SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA SKILLA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Spa Tomasz Tomasik - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Stylizacji Spółka Jawna Małgorzata Babicz, Paweł Babicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA SZKOLENIA TRENERÓW SPORTU, TURYSTYKI I REKREACJI SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA SZKOLENIOWA B&amp;K SPÓŁKA JAWNA S. KUBLIN M. LASKOWSKI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA ŚWIATŁOWODOWA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia WSB - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKAT Consulting Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKSON OŚRODEK KSZTAŁCENIA MEDYCZNEGO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Aleksander Lizak REHA PLUS EDUKACJA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ALEKSANDER LIANA Point F - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Aleksandra Orzeł "Magic" Kursy Języka Angielskiego i Niemieckiego - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Aleksandra Wingert Perfecto Keratin - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ALTKOM AKADEMIA SPÓŁKA AKCYJNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ALX Academy Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ambit Walder i Walder Spółka Jawna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AMBITION USŁUGI EDUKACYJNE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AMC Przemysław Barszczewski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AMG Anna Garbat - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ANDELU JĘDRZEJ WRÓBLEWSKI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Andrzej Skwara Osk Asior - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Andrzej Świercz Szkoła Jazdy Wega - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Aneta Florek Wellness Harmony Group - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Angitia Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>APEXNET SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ SPÓŁKA KOMANDYTOWA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>APM GRUPA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>APP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>APS Piotr Olgierd Sułkowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ARIS Akademia Sp. z o. o - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Artezion Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>ASKE Mariusz Kwapis - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>1.</t>
-[...470 lines deleted...]
-    <t>31-722</t>
+    <t>ATUM Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HALINA MAJ AUTO SZKOŁA MAJ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"AUTO-MOTO-SZKOŁA" Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AVENHANSEN Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AWK GROUP ARTUR KWIADOR - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Axon System Paweł Hejduk Monika Boroń Spółka Cywilna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Barbara Łatka Centrum Edukacyjne Progress - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Barbara Puszkarek Beauty And You - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Barbara Sikora HAIRXTEND POLAND - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BARBER ACADEMY EWA WOLANIUK-KLOC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Bardins Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Bartłomiej Mitera Ośrodek Szkolenia Kierowców Mx - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Barwy Umysłu spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BDO SOLUTIONS Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BE FLUENT JOANNA GORZYŃSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Beata Plewniak-Przesór SZKOŁA JĘZYKOWA KEEP-SMILE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Beauty Concept EWELINA SZOT - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BEHAP-BUD spółka cywilna Eugeniusz Winiarski, Piotr Winiarski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Bernadeta Kowalik Finance &amp; Investment - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Best Lingua Monika Mazur - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BEZSTRESOWE SZKOLENIE KIEROWCÓW "LUZ" S.C. RAFAŁ ZABIEGAJ,MARTA ZABIEGAJ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BHP &amp; HR Consulting Marlena Błaszak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BIAŁECKI Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BIELSKIE CENTRUM SZKOLENIOWE SYLWIA STASZEWSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BiS Groups sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Biuro Ekspertyz Technicznych i Szkoleń Sławomir Olszowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BIZNESOWE CENTRUM SZKOLENIOWO-DORADCZE TOMASZ WITEK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BRILLIANT SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BRITISH CLASS JEZIORSKI SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Broadway Academy Beata Stanisławska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BROADWAY BEAUTY ŻANETA GORTAT-STANISŁAWSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BSMP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Bukal Corporate Training and Translations Szymon Bukal - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>1. Business Passion Aleksandra Necel-Kozioł 2. Vital Care Aleksandra Necel-Kozioł - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CAMBRIDGE SCHOOL OF ENGLISH SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CE2 Centrum Edukacji M. Dziewa E. Tarnas - Szwed Sp. j. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CECERT SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum "Mentoris" Mateusz Prucnal - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Doradztwa Biznesowego "PRIMUS" Tomasz Kochańczyk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PCDK GROUP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Edukacji Ekspert Andrzej Rzucidło - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Edukacyjne EUROMA Magdalena Utzig - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM ESTETYKI KLAUDIA STUDZIŃSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Językowe SCOLA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Kształcenia "Dobra Kadra" Małgorzata Ignaczewska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM KSZTAŁCENIA SPECJALISTYCZNEGO POLBI SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Kształcenia Zawodowego "WURBEX" Bożena Palarczyk-Kłobuch - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Medyczne Holy Healthy Katarzyna Balawejder - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Modelowania Przestrzennego Tomasz Wróblewski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM ROZLICZEŃ KANCELARIA DORADCY PODATKOWEGO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM ROZWOJU BIOFEEDBACK EWA MICHAŁOWSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia i Doradztwa "MENTOR" Edyta Materowska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia Zawodowego - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia Zawodowego Motor-Glob Gruca Spółka Jawna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkolenia Zawodowego Spółka z o. o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe bio-mas,Akademia SPA,Masażu i Kosmetyki, Gabinet Odnowy Biologicznej Anna Głuszek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe FRR Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe i Finansowe PERFEKT Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM SZKOLENIOWE MARCELINA DUDEK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe MediKos Remigiusz Gołąbek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe Omega Łukasz Dybała - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowe Progres Jagóra i Nordyński Spółka Jawna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM SZKOLENIOWO - KONFERENCYJNE F.H.U.P. "WOJTAR" WACŁAW WOJDAK W TARNOWIE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Szkoleniowo-Doradcze AGRAMON AGATA TOBIASZ, MONIKA GRYGA-SKROBOT SPÓŁKA CYWILNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM SZKOLEŃ KOSMETYCZNYCH MALOWANA LALA Monika Szlósarczyk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM SZKOLEŃ ZAWODOWYCH "GREMA" Małgorzata Respekta - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Usług Szkoleniowych Krzysztof Rzeszutek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Wizażu i Stylizacji Rzęs Katarzyna Barth - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM ZDROWIA GARBARY 64 SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CERTO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CHEFSAPIENS RAFAŁ GRZEGORZEK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CHRONO-Usługi Kosmetyczne Wiktoria Chronowska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CLEOPATRA&amp;#039;S SECRET, CENTRUM SZKOLEŃ I DOSKONALENIA ZAWODOWEGO - ALEKSANDRA STAREWICZ, nazwa skrócona CENTRUM SZKOLEŃ I DOSKONALENIA ZAWODOWEGO - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>COACHWISE SPÓŁKA AKCYJNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>COAPE POLSKA Andrzej Kinteh-Kłosiński - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ul.Królewska 65A/1</t>
+  </si>
+  <si>
+    <t>CODEBRAINERS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Comarch SA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Concret Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CS EDU IDET SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CS Edu Idet Tadeusz Ruchlewicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CSW TOTEM P.PYSZ, E. SZYMCZYK SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CTE GROUP S.A. (dawniej Lauren Peso Polska S.A.) - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Custom-Made Monika Sarapa - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CUT HOUSE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CYBID spółka z ograniczoną odpowiedzialnościa spółka komandytowa - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AST Dariusz Biela - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DAWID KASOLIK SYNTONIC - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DESIGN OF BEAUTY IZABELA ĆWIK-STEFAŃSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Dialexi spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Diamond Car - Karol Różycki - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DIBELLA KINGA KAPRAL - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DIGITAL BRAND MAGDALENA GŁOMSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Diligent Szymon Mrózek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DORADCY 365 SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DOROTA PAMUŁA TeraPlus - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DRON.edu.pl - Ośrodek Szkolenia i Egzaminowania Pilotów Dronów - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Droneland.pl Szymon Łukasik - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DYLIK SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DYNAMIC ENGLISH LANGUAGE SERVICES SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EAGLES SCHOOL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EC TRAINING CENTER Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EDU Consult - Centrum Usług Szkoleniowych - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Edu Service Zdzisław Sikora - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EDUCONCEPT SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Educton Elżbieta Basta - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EduEasy Justyna Szewioła - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EDU-FARM Magdalena Szczygieł, Michał Mazur Spółka jawna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EDU-IT Augustyn, Pieprzycki sp.j - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EKOLHOUSE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EKSPERT ROMAN PODŁUŻNY - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EL-MOTJan Cempiel - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ELROM SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Elżbieta Wolińska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Emilia Tokarz-Szreniawska Dreams Come True - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EMM Consulting Mariusz Lasak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EMT-SYSTEMS Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ENEDU Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Energia Dla Biznesu Krystyna Żmijewska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>English Colours Group Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>English Language Education dr Marcin Rogalski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ENG-SOLUTIONS SPÓŁKA CYWILNA ALDONA ŁOBODA MAREK KRAWCZYK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ernabo Adrian Flak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Estetyczni Jolanta Gabrysiak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Eugeniusz Winiarski 1.Ośrodek Szkolenia Zawodowego i Kierowców LUZ, 2. BEHAP-BUD Wspólnik Spółki Cywilnej - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EUROKREATOR S.C. RAFAŁ KUNASZYK, ANNA KUNASZYK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Europejski Instytut Edukacji Engram Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EUROPEJSKI INSTYTUT PODOLOGICZNY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EUROPEJSKIE CENTRUM EKONOMICZNE "PRESTIŻ" SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EWA KRUPSKA STUDIUM JĘZYKA ANGIELSKIEGO "YORK" - YORK SCHOOL OF ENGLISH - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EWA MUKOID INSTYTUT MUKOID KOMUNIKACJA DLA ROZWOJU - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ewelina Łuczyńska FLOW - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Beautymania Ewelina Klimaszewska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Expose Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>F.U.S. AUTO LUNA Agnieszka Greczyn-Malczyk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FABRYKA BIZNESU I FINANSÓW Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FACTORY TALENT Piotr Nowaczek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FHU Progres Agnieszka Koziarska-Wilkowiecka - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FIRMA FASTRYGA Lubow Jankowicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Firma Szkoleniowa ZAWODOWY Adam Irzyk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FIRMA USŁUGOWA "GROŃ" ADRIAN GROŃ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Firma Usługowo-Handlowa "WIRAŻ" Eryk Wojdon - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Firma Usługowo-Szkoleniowa ZAWODOWY Wiewiórski Konrad - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FIT ACADEMY MICHAŁ MOCZULSKI SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FIVE MED SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Flow Małgorzata Binias-Wilga - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FORCONCEPT Katarzyna Bawolak-Tokarczyk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FORTIS Ośrodek Szkoleniowo Seminaryjny Katarzyna Majewska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FRACTAL NATURA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FROG SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FRSC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Fryzjer z pasją. Natalia Borowiecka - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Fundacja ALTERnacja - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Fundacja CODE:ME - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Fundacja Edumocni - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FUNDACJA LEONIS - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Fundacja Polski Instytut Wsparcia Zawodowego - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>Fundacja Promocji Nowej Huty - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>Centrum Kształcenia Zawodowego "WURBEX" Bożena Palarczyk-Kłobuch - Baza Usług Rozwojowych - PARP</t>
-[...2 lines deleted...]
-    <t>UL. PARTYZANTÓW 59</t>
+    <t>FUNDACJA ROZWOJU KOMPETENCJI I PRZEDSIĘBIORCZOŚCI PROAKTYWNI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FUNDACJA WIEDZA UMIEJĘTNOŚĆ ROZWÓJ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FUNDACJA POLSKA SZKOŁA DENDROLOGII I ARBORYSTYKI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Future Consulting Monika Ornal-Olech - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GAMA Centrum Szkoleń i Obsługi Projektów Europejskich, J.Kowalik, J. Suczyńska spółka cywilna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Gdela Krystyna AKUSTICA.MED - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GET Training Cezary Jan Handziuk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Global Iwona Brodecka - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GLOBAL SPORT ACADEMY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Global Wind Consulting spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Graitec sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRAŻYNA STRĄCZEK KRAKOWSKI INSTYTUT ROZWOJU EDUKACJI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Growth Advisors Jacek Piątkowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRUPA CARGO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ SPÓŁKA KOMANDYTOWA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRUPA CHARTER.PL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Grupa Doradcza Projekt Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Grupa Konsultingowo Usługowa 2000 s.c. Adam Kocon, Marta Kocon - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRUPA ORZEŁ SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Grupa Szkoleniowa SOLBERG Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRUPA TISBUD Jarosław Gargula - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Grupa WW GovTech sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRUPA4BIM SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Grzegorz Furgał Centrum Usług - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Grzegorz Trenda Ośrodek Szkolenia Kierowców "ELKA" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GTW Project Spółka z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>H2B GROUP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HAIR SPA EDU. JAROSŁAW KOC - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HDA- Centrum Szkolenia, Doradztwa Finansowego i Biznesu Hubert Durlik - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Helena Milewska-Cieślewicz Kosmetologia - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HIGHLINE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Holistic Beauty Katarzyna Tlałka-Sochal - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Hołek Szkolenia Zawodowe Grzegorz Hołowczak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HR NA SZPILKACH Monika Smulewicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HR NA SZPILKACH SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HYBRYDA Katarzyna Wolak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>iCode Trust Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>IMG IWONA GUBERNAT - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Imperium Szkoleniowe Targosiński Kamil - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INFORNET.EU SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INFOSHARE ACADEMY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INPROGRESS Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INPROGRESS Szkolenia Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Instytut "Amity" - Jacek Morawski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Instytut Francuski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Instytut Piękna Wiktoria Wójcik - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Instytut Psychologii Biznesu GRZEGORZ GUSTAW - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Instytut Rozwoju Kompetencji Skeleton KLAUDIA JASIŃSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Instytut Szkolenia Ekonomiczno-Prawnego A.Woźniak, R.Bernacki Spółka jawna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INSTYTUT SZKOLENIA ŚLUSARSKI, KALATA SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INTEX Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INVELION SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>IQ CONSULTING SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>IT ENGINEERING &amp; CONSULTING SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Izba Rzemieślnicza, oraz Małej i Średniej Przedsiębiorczości w Tarnowie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>J.G.Training JADWIGA GWÓŹDŹ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>J.S. HAMILTON POLAND SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jacek Rogoziński BUDiKOM - Komputerowe Wspomaganie Projektowania - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jacek Świderski Ośrodek Szkolenia Kierowców - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jakub Kasperczak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jakub Śliwak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jakub Użytczuk "J-Cob" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>JAN KŁOS TIP AUTO SZKOŁA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jan Wrzodek Ośrodek Szkolenia Kierowców "CODEX" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>JANTAR OŚRODEK SZKOLENIA KIEROWCÓW DOMINIKA KRAWIEC - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>JARO-TRANS Jaromir Halemba - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>JD Justyna Dadał - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jerzy Wojtanowicz Szkoła Samochodowa AUTO-TEST - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Joanna Kominiak Pracownia Idei - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Jolanta Pawlik-Rusek Szkolenia za Miastem - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>JÓZEF KRAWCZYK Ośrodek Szkolenia "KRAMEX" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>JPB Centrum Kształcenia Ustawicznego Dorota Bączkowska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Justyna Rembiasz Nail Academy - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>K8 Katarzyna Wojtasińska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KAMIFLORA ARTE FORTE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KAMIL WIŚNIEWSKI GREENCHERRY ARCHITECTURE SPÓŁKA KOMANDYTOWO-AKCYJNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KANCELARIA USŁUG DOTACYJNO-SZKOLENIOWYCH Małgorzata Ignerowicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Karol Czarnecki - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Karol Peszt Ośrodek Szkolenia Kierowców - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Karol Sitarz Fizjoactiv - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Karolina Kolańska Twoje Gastro - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Katarzyna Marchacz BIOSKIN - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KATARZYNA MUSZYŃSKA CENTRUM SZKOLENIOWE MUCHA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KATARZYNA STYPULSKA-TRYBULEC SLOW FASHION CAFE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KBB SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KLAD SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Kłunduk Grzegorz Przedsiębiorstwo Konsultingowe "AGM" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KOBRA Nauka Jazdy i Autoserwis Dariusz Szczepański - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Kompetea Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KOMPLEKSOWE USŁUGI KAMILA SANOK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Konsorcjum Naukowo - Edukacyjne Spółka Akcyjna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KORYCKI &amp; GRACZYK CONSULTING GROUP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KOSMETOLOGIA PROFESJONALNA KAROLINA MATURSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KRAKOWSKA AKADEMIA KOSMETYCZNA RYCERZ ANNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Krakowska Grupa Inwestycyjna FoxKrak, Monika Kamycka-Bogocz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Krzysztof Murzyn AUTO SZKOŁA "MURZYNEK" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Krzysztof Pytel Szkolenia - Biznes - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>L &amp; E SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LA ROSE Agnieszka SZAFARCZYK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>La Soleil Monika Piecuch - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LA SYMETRIE KATARZYNA MENET - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LAURUS- WAWRZYNIEC PAUCH - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Leader School Magdalena Sanecka - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LEARN IT SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LESZEK WIŚNIEWSKI SOMA GROUP - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LESZEK ZAWLOCKI GRUPA ACTIVE CHANGE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Lideruj Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LilArt Usługi Szkolenia LILIA KUCEŁ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LINGUA HOUSE SZKOŁA JĘZYKÓW OBCYCH COACHING &amp; TRAINING HOUSE BEATA OMASTKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Litwiński Transport - Sprzęt - Budownictwo Sp z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LOOKSUS LASHES PATRYCJA STANIK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ludmiła Petrenko "Świat Kobiet" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ŁĘTOWSKI CONSULTING Szkolenia, Doradztwo, Rozwój Mateusz Łętowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Łucja Falfus FACE2FACE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>M&amp;L IMPERIAL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Maciej Łomnicki - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MAKE-UP CLUB KLAUDIA KŁOS - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ARTUR MAKOWSKI OŚRODEK SZKOLENIA KIEROWCÓW "MAKART" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Małopolska Izba Rzemiosła i Przedsiębiorczości - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MAŁOPOLSKA UCZELNIA PAŃSTWOWA IM.ROTMISTRZA WITOLDA PILECKIEGO W OŚWIĘCIMIU - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Małopolski Ośrodek Ruchu Drogowego w Krakowie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MAŁOPOLSKIE CENTRUM SZKOLEŃ "FUKS" AGNIESZKA I KRZYSZTOF GROŃ SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MAŁOPOLSKIE STOWARZYSZENIE POŚREDNIKÓW W OBROCIE NIERUCHOMOŚCIAMI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MAREK LITWIŃSKI FIRMA TRANSPORTOWO-USŁUGOWA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MARIA BUGARA SZKOLENIA STYLIZACJA PAZNOKCI "BUGI-NAILS" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK KSZTAŁCENIA ZAWODOWEGO W KĘTACH - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Maritime Consulting Poland Dariusz Kowalski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MARIUSZ KĄDZIOŁA Ośrodek Szkolenia Kierowców "DELTA" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MARIUSZ SZCZEPANIK OŚRODEK SZKOLENIA KIEROWCÓW OES - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Marta Kowalewska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MARTA ZABIEGAJ MOTO LUZ, BEZSTRESOWE SZKOLENIE KIEROWCÓW LUZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MartiNails - profesjonalne produkty do stylizacji paznokci Marcin Babiński - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Master Biznes Centrum Kształcenia Personalnego Sławomir Bargiel - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>McGregor Szkoła Językowa Matthew Payne - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MEDESTETIC KATARZYNA FURMANIAK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Medyczne Szkolenia Podyplomowe Pakt Joanna Cybulska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MENTORI SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Inżynier Zielona Energia Arkadiusz Marciniak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Meritum Training Firma Szkoleniowa Małgorzata Misztal - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Mi Feliz Agnieszka Lebryk-Salamon - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MICHALAK KATARZYNA GERMANIA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MICHAŁ KOCIOŁEK EDUADVANCE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Midero Spółka Akcyjna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FUNDACJA MIĘDZYNARODOWY INSTYTUT OUTSOURCINGU - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MIROSŁAW GROCHOT FHU GROMGAZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Mirosław Krupa "KRUPA" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MIŚ TRANSPORT I SPEDYCJA SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>mm-solutions Magdalena Mączyńska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Monika Korfanty REHAMAX - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MOTO PARK KRAKÓW SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MOTOSZKOŁA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MOTO-SZKOŁA.PL Łukasz Szyjka - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MSC Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MTB MORE THAN BEAUTY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MULTIPROJECT Daria Wójcik - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NASVETI MARIUSZ PUCHAŁKA SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NAVIGATE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Nawigator Doradztwo Gospodarcze Sławomir Kośmicki - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NESSE ANNA WODYŃSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Neuro Projekt sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Neurovet Miłosława Kwiatkowska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Never Average Sajdak Adrian - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NEW LOOK CONSULTING SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NEWKEY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ SPÓŁKA KOMANDYTOWA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NEXT ACADEMY KATARZYNA SZYMAŃSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Niepołomicka Szkoła Kierowców Maria Matusik - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NIEPUBLICZNA PLACÓWKA KSZTAŁCENIA USTAWICZNEGO "APIK" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Niepubliczna Placówka Kształcenia Ustawicznego "MED COACH" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Niepubliczna Placówka Kształcenia Ustawicznego Barber Academy Ewa Wolaniuk-Kloc - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Niepubliczna Placówka Kształcenia Ustawicznego w Bochni - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NIEPUBLICZNY OŚRODEK DOSKONALENIA NAUCZYCIELI "TECZKA LOGOPEDY" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NIRVEL PROFESSIONAL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Notebook Master Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NTG.pl Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NTF.PL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NZOZ "WERRA" WIKTORIA ZWINCZEWSKA, INSTYTUT TRADYCYJNEJ MEDYCYNY CHIŃSKIEJ I MEDYCYNY INTEGRACYJNEJ NIEPUBLICZNA PLACÓWKA KSZTAŁCENIA USTAWICZNEGO WIKTORIA ZWINCZEWSKA, HODOWLA ZWIERZĄT LABORATORYJNYCH SANUS WIKTORIA ZWINCZEWSKA, NEW BEAUTY EUROPE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ochota Wacław - Prywatny Ośrodek Szkolenia Kierowców "Wiraż" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ODITK-SZKOLENIA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ODJAZDOWA SZKOŁA ARKADIUSZ CZUBA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ODNOVA Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ODTJ MOTO PARK KRAKÓW SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OGRODOWIAK SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ON SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OPEN HORIZON CONSULTING SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ SPÓŁKA KOMANDYTOWA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OPEN MIND Marcin Miśniakiewicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OPENITY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Auto Szkoła Luz J.Zaworski, M.Świerczek sp.j. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OSK Auto-Lex B&amp;J Nowak Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OSK Luzik Michał Cygan - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OSK OES SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OSK OMNIBUS GARLACZ SP. Z O.O. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OSK SILVER Tomasz Borgiasz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OSTERREICH INSTITUT POLSKA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK KSZTAŁCENIA ELEKTRYKÓW POLSKICH FENTIKS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia "Millenium" - Niepubliczna Placówka Kształcenia Ustawicznego - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA DOKSZTAŁCANIA I DOSKONALENIA KADR KURSOR SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA KANDYDATÓW NA KIEROWCÓW FOCUS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kandydatów na Kierowców Robert Prosianowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kandydatów na Kierowców &amp;#039;&amp;#039;RONDO&amp;#039;&amp;#039; Halina Karbowska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców - Józef Kuć i Małgorzata Kuć s.c. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców " Relax - Sprint " s.c. Maria Kowacz , Dariusz Kowacz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "AUTOKURS" Henryk Żelasko - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "Auto-Miś" Michał Jonak Waldemar Ogiński sp.j. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "MOTO-PAL" Rafał Stroiński - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "Perfect" Grzegorz Preisner - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców "PRAWKO" Chmura Dorota - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców ALBAR Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA KIEROWCÓW AUTO-FURTAK Robert Furtak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców F.H.U Na Serbinowie Maciej Adamowicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA KIEROWCÓW GÓRAL Wojciech Ślusarski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Halina Bańdo - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Kierowców Lejdis sc Zofia Banaś Ewelina Ogonek - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>Ośrodek Szkolenia Kierowców "PIK" Ryszard Mazurek - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>ul. Skierniewicka 10a</t>
-[...29 lines deleted...]
-    <t>Nowe Brzesko</t>
+    <t>OŚRODEK SZKOLENIA KIEROWCÓW "RENOMA" TADEUSZ DZIĘGLEWICZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA KIEROWCÓW STACJA PALIW "EUFORIA" RAFAŁ MIGDAŁ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Labor Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA TRELA SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia Zawodowego "Edukator" Ł. Rokosz, B. Babiarz Spółka Jawna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIA ZAWODOWEGO OMEGA S.C. ALEKSANDRA DROŻDŻOWICZ DAMIAN CIEŚLAR - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLENIOWO-WDROŻENIOWY MAREK SZARATA SP. Z O. O. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkoleniowy przy Firmie Boss Komputer - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>OŚRODEK SZKOLEŃ I INFORMACJI "EFFECT"JOANNA JAROSZ-OPOLKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkoleń Zawodowych "DIAGNO-TEST" Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Ośrodek Szkolenia RENE Zdzisław Wiśniowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>P.A. NOVA SPÓŁKA AKCYJNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>P. H.U. "ATUT" Michał Michalik - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Pasmanteria Krakowska Wiesław Strózik Spółka Jawna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PATRO-SFERA Paulina Patro - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Paweł Drożdż Ośrodek Nauki Jazdy "JEDYNKA" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Paweł Piwowarczyk CERTIOS - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Perfect English Małgorzata Stone - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PERFECTA INSTYTUT KADR I PŁAC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PERFEKT s.c. Michał Świdziński Tomasz Filipiuk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Phoenix Academy Michał Stasiowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>hLink</t>
+  </si>
+  <si>
+    <t>PIMIK SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Piotr Malota SHAMROCK SCHOOL OF LANGUAGES ZIELONKI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>POLSKI INSTYTUT PLAY THERAPY NINA AMBROZIAK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PM Experts Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>POLITECHNIKA KRAKOWSKA IM. TADEUSZA KOŚCIUSZKI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Politechnika Opolska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Polska Akademia Trenerów i Instruktorów Sportu GREEN WAY SYLWIA SUBIK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Polska Szkoła Alpinizmu TDMA Mateusz Gutek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Polski Instytut Medycyny i Kosmetologii SC - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Polskie Stowarzyszenie Terapeutów Integracji Sensorycznej SI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PPHU "NATALUX" NATALIA SOSNA-KUDRYS - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>praktycy-sprzedazy.com Mariusz Mydlak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Prestige Lingua Joanna Gabryś-Trybała - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PRESTIGE WOJCIECH WIELKIEWICZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PRETTY BAR Martyna Tomaszewska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Prime English School Krystian Samek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PRINCIPE Szymon Sapieha - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PROCAD Spółka Akcyjna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Profesjonalne Szkolenia Informatyczne Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PROFI-CENTER SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ProFuture spółka cywilna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PROGRESSION SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AWDIR KRYSTIAN BAJOR - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Projekt Biznes sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PROJEKT ROZWÓJ SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PRZEDSIĘBIORSTWO KONSULTINGOWE AGM SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PRZEDSIĘBIORSTWO WIELOBRANŻOWE "ROLMINEX" SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PTASZKOWSKI JERZY, OŚRODEK SZKOLENIA KIEROWCÓW, USŁUGI FINANSOWE I UBEZPIECZENIOWE JUREK PTASZKOWSKI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PW Solutions sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Quali - szkolenia i doradztwo Beata Krzyś - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>r2eko Artur Owczarek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>RAFAŁ DUNAJ SzkoleniaMM - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>Rafał Resil R&amp;R Edukacja i Doradztwo - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>ul. Władysława Jagiełły 1</t>
-[...32 lines deleted...]
-    <t>Puławy</t>
+    <t>RBS KOSMETIK BOŻENA SCHULZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>REDWINGS Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Rehaintegro sp. z o.o. sp. k. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>REMIX Ośrodek Szkolenia Operatorów Radosław Janikowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ROBERT KOZŁOWSKI BIOMED CENTRUM REHABILITACJI POZNAWCZEJ I NEUROTERAPII - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ROJAM sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Rojam Safety Center Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Roztoczańska Szkoła Ultrasonografii Jan Mazur, Wiesław Jakubowski S.C. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SABINA ADAMOWICZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SAFETEAM SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Sages Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Sądecka Agencja Informatyczna sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SĄDECKA AGENCJA ROZWOJU REGIONALNEGO SPÓŁKA AKCYJNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SBM CENTRUM SZKOLENIA USTAWICZNEGO JOLANTA STANIEK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Sebastian Kazek EduNavigator - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SHT ANNA JASZCZEWSKA-DOMAGAŁA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SIEĆ BADAWCZA ŁUKASIEWICZ - GÓRNOŚLĄSKI INSTYTUT TECHNOLOGICZNY - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>SKUTECZNE MEDIA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>ul. Chłodna 51</t>
-[...368 lines deleted...]
-    <t>Szkolenia i Stylizacja Paznokci ANGELIKA PULIT-FORTUNA - Baza Usług Rozwojowych - PARP</t>
+    <t>SKYDIVE.PL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SKYLINX SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SNH GROUP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SNK Szkolenia Językowe i Biznesowe Katarzyna Ludzińska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SNM Mobile Maciej Chudy - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SOFTRONIC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SPASJA CENTRUM SZKOLENIOWE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SPEAKERS&amp;#039; CORNER SPÓŁKA Z OGRANICZONA ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SPIKKEO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>sprawny.marketing sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stanisław Mastek ArtTube.pl - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>STANISŁAW TRENDA Ośrodek Szkolenia Motorowego "ELKA " - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>START CNC Krzysztof Malina - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>STOWARZYSZENIE "POLSKI RUCH CZYSTSZEJ PRODUKCJI" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Dolnośląski Inkubator Przedsiębiorczości - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Kobieta Szczęśliwa - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych w Polsce Centrum Kształcenia Księgowych Oddziału Okręgowego w Białymstoku - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>STOWARZYSZENIE KSIĘGOWYCH W POLSCE ODDZIAŁ DOLNOŚLĄSKI WE WROCŁAWIU - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych w Polsce Oddział Okręgowy w Bydgoszczy - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych w Polsce Oddział Okręgowy w Krakowie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie Księgowych w Polsce Oddział Okręgowy w Częstochowie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Stowarzyszenie "Centrum Szkolenia Zawodowego" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>STRATEGY SEBASTIAN ADAMCZYK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>STUDIO KERATIN MARLENA CHMIELEWSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DOMINIKA WCISŁO-ZBROJA STUDIO WIZAŻU I STYLIZACJI "VIVA" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SWAT SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SYNERGIS BDT SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SZKOLENIA I DORADZTWO ANNA KORZEPSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SZKOLENIA PRZEKOSA ANGELIKA PULIT-FORTUNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Szkolenia.kursy.ak Aneta Kargol - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Szkoła Bezpiecznej Jazdy Track Control Tomasz Czyż - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SZKOŁA COACHINGU EDUKACYJNEGO Lilianna Kupaj - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>SZKOŁA GÓRSKA - Niepubliczna Placówka Kształcenia Ustawicznego - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>NASVETI MARIUSZ PUCHAŁKA SPÓŁKA JAWNA - Baza Usług Rozwojowych - PARP</t>
-[...13 lines deleted...]
-  <si>
     <t>SZKOŁA GÓRSKA - Niepubliczna Placówka Kształcenia Ustawicznego Jerzy Suchodoła - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>FRSC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
-[...35 lines deleted...]
-    <t>Ośrodek Szkolenia Kierowców "PRAWKO" Chmura Dorota - Baza Usług Rozwojowych - PARP</t>
+    <t>SZKOŁA JAZDY ANDRZEJ CHUDY - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Szkoła Języka Angielskiego Big Ben Artur Barnaś - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Szkoła Języków Obcych Infinity Andrzej Kowalski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SZKOŁA JĘZYKOWA WORD DANUTA OCIEPA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Szkoła Języków Obcych KaBa S.C. W. Kania, K.Kania - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Szkoła Motocyklowa MOTOELKA Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Świętokrzyska Szkoła Wyższa w Kielcach im. św. Jana Pawła II - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>T.C.S. TRÓJMIEJSKIE CENTRUM SZKOLEŃ Włodzimierz Radwaniecki - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>tbprojects Tomasz Borowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TEB EDUKACJA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>THE WRAP CENTER RAFAŁ ŻMUDA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TINSMITH&amp;INSULATION SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>T-Matic Grupa Computer Plus Sp. z o. o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TOMASZ BARAN OŚRODEK SZKOLENIA KIEROWCÓW "MOTOTOM" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TOMASZ KALATA "KALATA TRANSPORT", WSPÓLNIK SPÓŁKI CYWILNEJ KALATA SPEDYCJA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Towarzystwo Oświatowo-Naukowe "Inter-Wiedza" Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TRAINING GROUP Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TREMENTI NATALIA PIOTROWSKA GROCHOŁA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TSL PRO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TSL SILESIA GROUP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TÜV THÜRINGEN POLSKA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TWP Centrum Szkoleniowe "Teoria w Praktyce" TOMASZ TKACZYK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uczelnia Metropolitalna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>UCZELNIA NAUK SPOŁECZNYCH - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>UNDHAIR ACADEMY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>UNICO SP. Z O.O. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>UNICORN VR WORLD SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uniwersytet Łódzki - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uniwersytet SWPS - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uniwersytet Warmińsko-Mazurski w Olsztynie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito w Poznaniu - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito w Toruniu - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito w Toruniu Wydział Finansów i Zarządzania w Bydgoszczy - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>UNIWERSYTET WSB MERITO W TORUNIU WYDZIAŁ STUDIÓW STOSOWANYCH W ŁODZI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Uniwersytet WSB Merito we Wrocławiu - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Unlimited Joanna Niczyporuk - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>URDESIGN URSZULA RZĄDKOWSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>USG TRENER SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>VERSUS MEDICUS CIECHOMSKI SPÓŁKA Z O.O. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>VIDI Centrum Rozwoju Kadr Beata Kubicius - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wektor Wiedzy Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>WELL EDU SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>West Pomeranian Tomasz Krysiak - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>AKADEMIA PRZEDSIĘBIORCZOŚCI SP. Z O.O. - Baza Usług Rozwojowych - PARP</t>
-[...47 lines deleted...]
-    <t>GRUPA TISBUD Jarosław Gargula - Baza Usług Rozwojowych - PARP</t>
+    <t>Wiesław Kantor "Technika" Akademia Nurkowa Silver Fin - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wiesław Kucia Szkoła Artystyczna - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>WINEDUKACJA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wsparcie Dotacyjne spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wszechnica Edukacyjna Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Biznesu - National Louis University z siedzibą w Nowym Sączu - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Gospodarki w Bydgoszczy - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>WYŻSZA SZKOŁA INFORMATYKI I ZARZĄDZANIA Z SIEDZIBĄ W RZESZOWIE - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>Firma Usługowo-Handlowa "WIRAŻ" Eryk Wojdon - Baza Usług Rozwojowych - PARP</t>
-[...47 lines deleted...]
-    <t>OŚRODEK SZKOLENIA ZAWODOWEGO OMEGA S.C. ALEKSANDRA DROŻDŻOWICZ DAMIAN CIEŚLAR - Baza Usług Rozwojowych - PARP</t>
+    <t>Wyższa Szkoła Języków Obcych im. Samuela Bogumiła Lindego z siedzibą w Poznaniu - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Turystyki i Ekologii w Suchej Beskidzkiej - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>WYŻSZA SZKOŁA EKONOMII I INFORMATYKI W KRAKOWIE - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ZAKLAMERKOWANI.PL JUSTYNA SIELGOSKA-MALIK - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>ZAKŁAD DOSKONALENIA ZAWODOWEGO W KATOWICACH - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>NIEPUBLICZNA PLACÓWKA KSZTAŁCENIA USTAWICZNEGO "APIK" - Baza Usług Rozwojowych - PARP</t>
-[...77 lines deleted...]
-    <t>EUROKONSULTANT Radosław Jaźwiec - Baza Usług Rozwojowych - PARP</t>
+    <t>Zakład Doskonalenia Zawodowego w Rzeszowie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ZAKŁAD ROZWOJU TECHNICZNEJ OCHRONY MIENIA TECHOM SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ZETO Lublin SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ZRYW II Ośrodek Szkolenia Kierowców Marta Skowron - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ZWIĄZEK PRACODAWCÓW BRANŻY INTERNETOWEJ INTERACTIVE ADVERTISING BUREAU POLSKA - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>Zygmunt Łenyk Poliglota Szkoła Języków - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>Ośrodek Szkolenia Kierowców Halina Bańdo - Baza Usług Rozwojowych - PARP</t>
-[...2726 lines deleted...]
-    <t>Akademia Osteopatii Niepubliczna Placówka Kształcenia Ustawicznego</t>
+    <t>ŻEGLUJ NA LUZIE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BIURO TURYSTYKI AKTYWNEJ SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ODNAWIALNIA MAŁGORZATA BUDZICH - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BIOMEDSKIN AGNIESZKA WYSZYŃSKA-PALUCH - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM ROZWOJU ZAWODOWEGO SENEKA BEATA MĄDROSZYK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"Feniks Style" Kamilla Jastrzębska - Cybulska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Waves Group Marcin Kasperski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SYNERCOM USŁUGI WSPÓLNE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>All4shrimps Marcin Gubała - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Anna Bera - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Kimi centrum szkoleniowe ŁUKASZ SUDOŁ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Forum Media Polska</t>
+  </si>
+  <si>
+    <t>"KAIROS EDU" Akademia Edukacyjna Marlena Mańko - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BTL Serwis Spółka z Ograniczoną Odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>JKR TRAINING SZKOLENIA &amp; DORADZTWO SPÓŁKA JAWNA IWONA MAZELANIK,JAROSŁAW DRZAZGA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FUNDACJA WSPIERANIA BUDOWNICTWA ZRÓWNOWAŻONEGO - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CK SMART SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LUQAM Sp. z o.o. Sp.k. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Podkarpacka Akademia Umiejętności Piotr Bassara - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA MASAŻU MANUALNI SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MARSHAL ACADEMY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SZOŁTYS ŁUKASZ REST CONSULTING - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CLEANCAR.PL Adam Garbacz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Recentia - Szkoły, Kursy, Szkolenia - Marta Dajewska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EUROPEAN PROJECTS GROUP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Sandra Gadzina - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ITC POLAND MARTA TYMIŃSKA, PIOTR SPIECHOWICZ SPÓŁKA CYWILNA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM DOSKONALENIA STIMULUS - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GTR ENGINEERING SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DRZEWIECCY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LOVEBIKE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Mozak Szkolenia Edyta Rogozińska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Centrum Edukacyjno Consultingowe CONCRET Anna Urbańska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EDUKACJA przy Polskim Centrum Szkoleniowym Kształcenia Ustawicznego Dorosłych Marzena Halejko-Hassan - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRUPA AQUAMED SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wyższa Szkoła Przedsiębiorczości i Administracji w Lublinie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"A-B NAHLIK" S.C. BEATA NAHLIK-POKSZAN, KATARZYNA POKSZAN - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Magdalena Michalik Nails &amp; Academy - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Movuto Piotr Weppe spółka komandytowa - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TAXWISE PARTNERS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>FOLLOW DREAMS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MY BAE NAILS &amp; COSMETOLOGY BEATA SABIK-GRZEGÓRZKO - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>NETVIEW AGENCY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Malowana Centrum Szkoleniowe - Sylwia Obrzut - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA SEMPRE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Monika Grzelak Lash Design - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KRZYSZTOF SZELĄG SZELCAR - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ON-ARCH BARBARA SZCZĘSNA-DYŃSKA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MONIKA JOHN - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Interactive Advertising Institute Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Happy Dog Salon strzyżenie i pielęgnacja zwierząt Mariola Poręba - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"WAY OF BEAUTY" SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BUSINESS-LAND ENTERPRISE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA OSTEOPATII NIEPUBLICZNA PLACOWKA KSZTAŁCENIA USTAWICZNEGO - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>AKADEMIA OSTEOPATII NIEPUBLICZNA PLACÓWKA KSZTAŁCENIA USTAWICZNEGO - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>ADN AKADEMIA spółka z ograniczoną odpowiedzialnością spółka komandytowa - Baza Usług Rozwojowych - PARP</t>
-[...2425 lines deleted...]
-  <si>
     <t>Akademia Osteopatii - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>Uczelnia Nauk Społecznych</t>
-[...2795 lines deleted...]
-    <t> Wola Filipowska</t>
+    <t>VIMAKS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>WHY NOT YET SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ERNABO SOFTWARE SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CONVERSA Anna Czuba - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>The Beauty Academy Anna Kumorek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Dietetyk Paweł Horowski - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>MOONLASHROOM MONIKA OBRZUT - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA ŚWIADOMEGO ROZWOJU SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>METODY HOLISTYCZNE SENSOVERA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CENTRUM KSZTAŁCENIA KADR MEDYCZNYCH I PSYCHOTERAPII SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Empemedia Marcin Pietraszek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA PCB SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Instytut Edukacji Logopedycznej Sylwia Zasada - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Mariola Widlak Usługi Fryzjersko-Kosmetyczne - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LABA POLSKA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Rozwoju Iwona Mieczyńska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Gabriela Woch GrafLab Edu Szkolenia i projektowanie - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"ROBI-KOM" ROBERT MAZUR - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SZLACHTOWICZ SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>ION RESEARCH &amp; EDUCATION SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EMERALD SJO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>DEVMENTOR SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Wertui spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>R-SEC SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>VOSCH WERONIKA KWAPIS - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA MISTRZOSTWA SPORTOWEGO REKREACJI I TURYSTYKI IM. SŁAWOMIRA SZYMCZAKA WYDZIAŁ EDUKACJI SPORTOWEJ Sławomir Szymczak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KARTEST Piotr Kargul - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>MONIKA MADEJ FIRMA HANDLOWA MKM - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>Ośrodek Szkoleniowo Usługowy OPERATOR Tomasz Pietras</t>
-[...8 lines deleted...]
-    <t>Włocławek</t>
+    <t>Zakłady Badań i Atestacji "ZETOM" im. prof. F. Stauba w Katowicach Spółka z ograniczoną odpowiedzialnością - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>POLWELL SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Zann Investments Maciej Zarzecki - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PCC - CERT Group Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
     <t>OŚRODEK SZKOLENIOWO USŁUGOWY OPERATOR TOMASZ PIETRAS - Baza Usług Rozwojowych - PARP</t>
   </si>
   <si>
-    <t>Biuro Turystyki Aktywnej Spółka z ograniczoną odpowiedzialnością Szkoła Żeglarstwa Szekla</t>
-[...764 lines deleted...]
-    <t>706.</t>
+    <t>PROFIL SZKOLENIA Sylwia Wyszyńska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SORBONA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>WERONIKA MARKIEWICZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AKADEMIA SZKOLENIOWA PMU SALON VISAGE AGNIESZKA ADAMCZAK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LondonSAM Polska Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Enterprise Advisors Polska Sp. z o.o. - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Akademia Świadomego Dotyku Justyna Strońska - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"UNBLECO" PAWEŁ PARZYBUT - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LABELPOLAND.COM SZKOLENIA Dorota Konopacka - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>TALENTOWNIA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Fundacja Rozwoju Kapitału Ludzkiego - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EWART AKADEMIA ROZWOJU TALENTÓW SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GRAVITI.PRO SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>INSTAY Ilona Nowak - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Klaudia Panek BEZ RETUSZU - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>STYLEWATCH GROUP SYLWIA ANTOSZKIEWICZ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>KA group Katarzyna Socha - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>BARTOSZ ROSENBERG NEWSBERG - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PURE LABOR SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>CUERPO CENTRUM SZKOLENIOWE ALBERT LISOWSKI - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Projekciarnia. Katarzyna Sadło - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>A.S. Finance Angelika Stawrakakis - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>LABORATORIUM MOWY A.P. BOROWIEC SPÓŁKA KOMANDYTOWA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Open World Paweł Wojtaszek - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>Arkadia Ciała Dominika Światłoń - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>SONIA JARGUT-LIZOŃ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>AGNIESZKA ROŻEK PRO INNOWACJA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>PERMANENT ESTETIC KATARZYNA RYSZAWA - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>THE GLOW SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>GIEDRYS Katarzyna Charkowska-Giedrys - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"FUNDACJA ETRP" - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>"DOTYK URODY" MARTA WAWRZYCZEK - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>EUREKA Centrum Kształcenia Amelia Musiatowicz - Baza Usług Rozwojowych - PARP</t>
+  </si>
+  <si>
+    <t>HAIR ME UP SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ - Baza Usług Rozwojowych - PARP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="21" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...122 lines deleted...]
-      <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
       <sz val="12"/>
-      <color rgb="FF1A1A1A"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Open Sans"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Open Sans"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Open Sans"/>
       <charset val="238"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Open Sans"/>
       <charset val="238"/>
     </font>
     <font>
-      <u/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="12"/>
+      <name val="Open Sans"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...17 lines deleted...]
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thick">
-[...40 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="19">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...102 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="19">
-[...2 lines deleted...]
-    <cellStyle name="Nagłówek 1" xfId="11" builtinId="16"/>
+  <cellStyles count="2">
+    <cellStyle name="Hiperłącze" xfId="1" builtinId="8"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-[...13 lines deleted...]
-    <cellStyle name="Normalny 4 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
   </cellStyles>
-  <dxfs count="12">
-[...352 lines deleted...]
-  </colors>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>60960</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1371600</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>37759</xdr:rowOff>
+      <xdr:rowOff>106680</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>33020</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1341755</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>469900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Obraz 5" descr="Zestawienie logotypów zawierające od lewej: znak Fundusze Europejskie dla Małopolski, flaga Rzeczypospolitej Polskiej, flaga Unii Europejskiej z podpisem dofinansowane przez Unię Europejską, logotyp Małopolska.">
+        <xdr:cNvPr id="3" name="Obraz 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86D75A24-51E7-4857-AC98-9F338563B8C7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{376264B7-19F8-4C03-927E-88D937AE571E}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...110 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11795760" y="420723060"/>
-          <a:ext cx="356235" cy="413385"/>
+          <a:off x="1371600" y="106680"/>
+          <a:ext cx="6119495" cy="363220"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1021080</xdr:colOff>
+      <xdr:row>788</xdr:row>
+      <xdr:rowOff>83820</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>944880</xdr:colOff>
+      <xdr:row>790</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Obraz 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC86477F-D2AB-40EC-8A0B-B1A56A3B234A}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1021080" y="312046620"/>
+          <a:ext cx="6073140" cy="312420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12035,14518 +7635,11274 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=36960" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=172635" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=164124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16097" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7768" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12496" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=170001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=179308" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=17244" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=48913" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=139672" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165415" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=174125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=26868" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=171267" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=23071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=45421" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=54658" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=50276" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7983" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=14290" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=160382" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=186685" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=149662" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16437" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=115281" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=175071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=168312" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=28130" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=28346" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=27427" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=147899" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=180211" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=11147" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8729" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12226" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12433" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=11855" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=180295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=19314" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=150703" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=45438" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=126848" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=174043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165709" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12578" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=46323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=55907" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=137497" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=48630" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=172501" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=150993" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=18395" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=52158" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=161176" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=22354" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=50235" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=169895" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=134389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=22983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=34566" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=151087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47116" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=178482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=129836" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166497" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=19026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10697" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=153943" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=186564" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=21888" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=120414" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=45932" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=128589" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=175627" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=45978" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=178392" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10355" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47839" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165944" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=15086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12648" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=30615" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16850" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=145246" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=9762" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=191049" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=181654" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=28878" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=178006" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=158356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=49731" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=207165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=38273" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166545" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=25838" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12768" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8419" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47095" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=168869" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12918" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=25946" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=21839" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=32733" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=18153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=173195" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=118259" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=173217" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=159016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=145868" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=162530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=135616" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=170147" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=179760" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=116387" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165576" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=128553" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=164978" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=13679" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=116717" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16885" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16741" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5133" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=139020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=42043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=139898" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=161475" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=25812" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=135249" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=178109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=194493" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=148435" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=161296" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=176369" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=32111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=31407" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10535" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7733" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=18163" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=191268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=156413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=163664" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=21308" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=184517" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=19313" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=116501" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=155832" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=26156" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=34556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=143832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=182009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=17321" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16735" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8353" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=17498" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=136122" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=37209" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=162184" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8291" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=180138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=167305" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=140920" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=120967" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=174573" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166474" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=53144" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166693" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10674" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8973" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7909" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=29637" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=163474" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=173186" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5572" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8058" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=134180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=175338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=50172" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=51479" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=15999" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47449" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=183567" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=50165" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=51416" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=31944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=24698" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12518" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ttps://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=151162" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=151968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=151348" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=132672" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=169897" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=152628" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=42465" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:K712"/>
+  <dimension ref="A1:D793"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A706" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:F3"/>
+    <sheetView tabSelected="1" topLeftCell="A782" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="45" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.77734375" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="54.21875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="18.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="44.5546875" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="36" t="s">
+    <row r="1" spans="1:4" ht="47.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+    </row>
+    <row r="2" spans="1:4" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+    </row>
+    <row r="3" spans="1:4" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="51.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A6" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="93" x14ac:dyDescent="0.3">
+      <c r="A7" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A8" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A20" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A29" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A35" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A36" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A37" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A39" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A40" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A41" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A42" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A43" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A44" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A47" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A48" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A49" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A50" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="93" x14ac:dyDescent="0.3">
+      <c r="A51" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A52" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A53" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A54" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A55" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A56" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A57" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A58" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A59" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A60" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A61" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A62" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A63" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A64" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A66" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A67" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A68" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A69" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A70" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A71" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A72" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A73" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A74" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A75" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A76" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A77" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="10"/>
+      <c r="C77" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A78" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A79" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A80" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A81" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A82" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A83" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A84" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A85" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A86" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A87" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A88" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A89" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A90" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A91" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C91" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A93" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C93" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A94" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C94" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A95" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A96" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C96" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A97" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A98" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C98" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A99" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A100" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="C100" s="10" t="s">
+        <v>238</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A101" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="C101" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A102" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D102" s="9" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A103" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A104" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A105" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A106" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="C106" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A107" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C107" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A108" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C108" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A109" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A110" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C110" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A111" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A112" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A113" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A114" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C114" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="D114" s="9" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A115" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C115" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A116" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A117" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A118" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="C118" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A119" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C119" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A120" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="C120" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A121" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="C121" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A122" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="C122" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A123" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="C123" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A124" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="C124" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A125" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="C125" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A126" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="C126" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A127" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="C127" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A128" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C128" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A129" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C129" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A130" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C130" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A131" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C131" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A132" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="C132" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A133" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="C133" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A134" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="C134" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D134" s="9" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A135" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="C135" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A136" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="C136" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A137" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C137" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A138" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="C138" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A139" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C139" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D139" s="9" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A140" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C140" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A141" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C141" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A142" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="C142" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A143" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C143" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A144" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="C144" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A145" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="C145" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A146" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="C146" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A147" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C147" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A148" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="B148" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C148" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D148" s="9" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A149" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="B149" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="C149" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A150" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="C150" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A151" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="C151" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A152" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C152" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A153" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C153" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A154" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="C154" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A155" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="C155" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="130.19999999999999" x14ac:dyDescent="0.3">
+      <c r="A156" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="C156" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D156" s="9" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A157" s="10" t="s">
+        <v>361</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="C157" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A158" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="B158" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="C158" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A159" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C159" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A160" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="C160" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A161" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="C161" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A162" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C162" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A163" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="B163" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C163" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A164" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="C164" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="9" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A165" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A166" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C166" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="D166" s="9" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A167" s="10" t="s">
+        <v>382</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C167" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A168" s="10" t="s">
+        <v>384</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A169" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="C169" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A170" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="C170" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A171" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="C171" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A172" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="C172" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A173" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="C173" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A174" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C174" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D174" s="9" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A175" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="C175" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A176" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C176" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A177" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="B177" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="C177" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A178" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="C178" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A179" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="C179" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="D179" s="9" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A180" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="C180" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D180" s="11" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A181" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="C181" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D181" s="9" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A182" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C182" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A183" s="10" t="s">
+        <v>419</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="C183" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A184" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>422</v>
+      </c>
+      <c r="C184" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A185" s="10" t="s">
+        <v>423</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C185" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D185" s="9" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A186" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C186" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D186" s="9" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A187" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="C187" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D187" s="9" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A188" s="10" t="s">
+        <v>429</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="C188" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D188" s="9" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A189" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="C189" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D189" s="9" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A190" s="10" t="s">
+        <v>433</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="C190" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A191" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="C191" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D191" s="9" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A192" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="C192" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="D192" s="9" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A193" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="C193" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="D193" s="9" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A194" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="C194" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D194" s="9" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A195" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="C195" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A196" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="C196" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A197" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="C197" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="D197" s="11" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A198" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="B198" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C198" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A199" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="B199" s="10"/>
+      <c r="C199" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="D199" s="9" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A200" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="C200" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="D200" s="9" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A201" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="C201" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D201" s="9" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A202" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="C202" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D202" s="9" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A203" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="C203" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A204" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C204" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D204" s="9" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A205" s="10" t="s">
+        <v>468</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="C205" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D205" s="9" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A206" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="C206" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A207" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A208" s="10" t="s">
+        <v>475</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>476</v>
+      </c>
+      <c r="C208" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="D208" s="9" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A209" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>479</v>
+      </c>
+      <c r="C209" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A210" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C210" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A211" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A212" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="C212" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D212" s="9" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A213" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C213" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D213" s="9" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A214" s="10" t="s">
+        <v>485</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="C214" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D214" s="9" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A215" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="C215" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D215" s="9" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A216" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="C216" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D216" s="9" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A217" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="C217" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A218" s="10" t="s">
+        <v>493</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="C218" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D218" s="9" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A219" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="C219" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D219" s="9" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A220" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="C220" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D220" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A221" s="10" t="s">
+        <v>499</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="C221" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A222" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="C222" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="D222" s="9" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A223" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C223" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="D223" s="9" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A224" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="C224" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="D224" s="9" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A225" s="10" t="s">
+        <v>509</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="C225" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="D225" s="9" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A226" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="C226" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="D226" s="9" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A227" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="C227" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D227" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A228" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="C228" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D228" s="9" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A229" s="10" t="s">
+        <v>518</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="C229" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A230" s="10" t="s">
+        <v>520</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="C230" s="10" t="s">
+        <v>522</v>
+      </c>
+      <c r="D230" s="9" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A231" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="C231" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A232" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>526</v>
+      </c>
+      <c r="C232" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D232" s="9" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A233" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="C233" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="D233" s="9" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A234" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>531</v>
+      </c>
+      <c r="C234" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="D234" s="9" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A235" s="10" t="s">
+        <v>533</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="C235" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A236" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C236" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D236" s="9" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A237" s="10" t="s">
+        <v>536</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="C237" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A238" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="C238" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A239" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="B239" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="C239" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A240" s="10" t="s">
+        <v>541</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>542</v>
+      </c>
+      <c r="C240" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D240" s="9" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A241" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="C241" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D241" s="9" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A242" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="B242" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="C242" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D242" s="9" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A243" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="C243" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A244" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="C244" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A245" s="10" t="s">
+        <v>551</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>552</v>
+      </c>
+      <c r="C245" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D245" s="9" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A246" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>554</v>
+      </c>
+      <c r="C246" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D246" s="9" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A247" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="C247" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A248" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="B248" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="C248" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A249" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="B249" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="C249" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="D249" s="9" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A250" s="10" t="s">
+        <v>562</v>
+      </c>
+      <c r="B250" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C250" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A251" s="10" t="s">
+        <v>564</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="C251" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D251" s="11" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A252" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="C252" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A253" s="10" t="s">
+        <v>568</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="C253" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="D253" s="9" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A254" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C254" s="10" t="s">
+        <v>572</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A255" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="C255" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A256" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="C256" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D256" s="9" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A257" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>578</v>
+      </c>
+      <c r="C257" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D257" s="9" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A258" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="C258" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D258" s="9" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A259" s="10" t="s">
+        <v>581</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="C259" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D259" s="9" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A260" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="C260" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D260" s="9" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A261" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="C261" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D261" s="9" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A262" s="10" t="s">
+        <v>587</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="C262" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D262" s="9" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A263" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>590</v>
+      </c>
+      <c r="C263" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D263" s="9" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A264" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="C264" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D264" s="9" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A265" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>594</v>
+      </c>
+      <c r="C265" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D265" s="9" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A266" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="C266" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A267" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="C267" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="D267" s="9" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A268" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C268" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D268" s="9" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A269" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="B269" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C269" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D269" s="9" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A270" s="10" t="s">
+        <v>603</v>
+      </c>
+      <c r="B270" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="C270" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D270" s="9" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A271" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="C271" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D271" s="9" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A272" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="C272" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="D272" s="9" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A273" s="10" t="s">
+        <v>609</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="C273" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D273" s="9" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A274" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="B274" s="10" t="s">
+        <v>612</v>
+      </c>
+      <c r="C274" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274" s="9" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A275" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="C275" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="D275" s="9" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A276" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C276" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D276" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A277" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="C277" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D277" s="9" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A278" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>619</v>
+      </c>
+      <c r="C278" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D278" s="9" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A279" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="C279" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D279" s="9" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A280" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>623</v>
+      </c>
+      <c r="C280" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="D280" s="9" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A281" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="B281" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="C281" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D281" s="9" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A282" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="C282" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D282" s="9" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A283" s="10" t="s">
+        <v>630</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="C283" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D283" s="9" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A284" s="10" t="s">
+        <v>632</v>
+      </c>
+      <c r="B284" s="10" t="s">
+        <v>633</v>
+      </c>
+      <c r="C284" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D284" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A285" s="10" t="s">
+        <v>634</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>635</v>
+      </c>
+      <c r="C285" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D285" s="9" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A286" s="10" t="s">
+        <v>636</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="C286" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D286" s="9" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A287" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="C287" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D287" s="9" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A288" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="B288" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="C288" s="10" t="s">
+        <v>642</v>
+      </c>
+      <c r="D288" s="9" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A289" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="B289" s="10" t="s">
+        <v>644</v>
+      </c>
+      <c r="C289" s="10" t="s">
+        <v>645</v>
+      </c>
+      <c r="D289" s="9" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A290" s="10" t="s">
+        <v>646</v>
+      </c>
+      <c r="B290" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="C290" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D290" s="9" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A291" s="10" t="s">
+        <v>648</v>
+      </c>
+      <c r="B291" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="C291" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D291" s="9" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A292" s="10" t="s">
+        <v>650</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="C292" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D292" s="9" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A293" s="10" t="s">
+        <v>651</v>
+      </c>
+      <c r="B293" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="C293" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A294" s="10" t="s">
+        <v>653</v>
+      </c>
+      <c r="B294" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="C294" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D294" s="9" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A295" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>656</v>
+      </c>
+      <c r="C295" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D295" s="9" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A296" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="B296" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="C296" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D296" s="9" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A297" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="B297" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C297" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="D297" s="9" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A298" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>663</v>
+      </c>
+      <c r="C298" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="D298" s="9" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A299" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="B299" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C299" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="D299" s="9" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A300" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="B300" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C300" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D300" s="9" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A301" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="B301" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C301" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="D301" s="9" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A302" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="B302" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C302" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="D302" s="9" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A303" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="B303" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="C303" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="D303" s="9" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A304" s="10" t="s">
+        <v>675</v>
+      </c>
+      <c r="B304" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="C304" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D304" s="9" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A305" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="B305" s="10" t="s">
+        <v>678</v>
+      </c>
+      <c r="C305" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A306" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="B306" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="C306" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A307" s="10" t="s">
+        <v>681</v>
+      </c>
+      <c r="B307" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="C307" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D307" s="9" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A308" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="B308" s="10" t="s">
+        <v>684</v>
+      </c>
+      <c r="C308" s="10" t="s">
+        <v>685</v>
+      </c>
+      <c r="D308" s="9" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A309" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="C309" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D309" s="9" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A310" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="B310" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="C310" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D310" s="9" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A311" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="B311" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="C311" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="D311" s="9" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A312" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="B312" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="C312" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D312" s="9" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A313" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B313" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="C313" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D313" s="9" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A314" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="B314" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="C314" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D314" s="9" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A315" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>700</v>
+      </c>
+      <c r="C315" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D315" s="9" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A316" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="B316" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="C316" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="D316" s="9" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A317" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="B317" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="C317" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D317" s="9" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A318" s="10" t="s">
+        <v>705</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>706</v>
+      </c>
+      <c r="C318" s="10" t="s">
+        <v>706</v>
+      </c>
+      <c r="D318" s="9" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A319" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>708</v>
+      </c>
+      <c r="C319" s="10" t="s">
+        <v>708</v>
+      </c>
+      <c r="D319" s="9" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A320" s="10" t="s">
+        <v>709</v>
+      </c>
+      <c r="B320" s="10" t="s">
+        <v>710</v>
+      </c>
+      <c r="C320" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D320" s="9" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A321" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="B321" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="C321" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A322" s="10" t="s">
+        <v>713</v>
+      </c>
+      <c r="B322" s="10" t="s">
+        <v>714</v>
+      </c>
+      <c r="C322" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D322" s="9" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A323" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="B323" s="10" t="s">
+        <v>716</v>
+      </c>
+      <c r="C323" s="10" t="s">
+        <v>717</v>
+      </c>
+      <c r="D323" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A324" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="B324" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C324" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D324" s="9" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A325" s="10" t="s">
+        <v>719</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C325" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D325" s="9" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A326" s="10" t="s">
+        <v>720</v>
+      </c>
+      <c r="B326" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="C326" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D326" s="9" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A327" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="B327" s="10" t="s">
+        <v>723</v>
+      </c>
+      <c r="C327" s="10" t="s">
+        <v>724</v>
+      </c>
+      <c r="D327" s="9" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A328" s="10" t="s">
+        <v>725</v>
+      </c>
+      <c r="B328" s="10" t="s">
+        <v>726</v>
+      </c>
+      <c r="C328" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D328" s="9" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A329" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="B329" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="C329" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D329" s="9" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A330" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="C330" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D330" s="9" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A331" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="B331" s="10" t="s">
+        <v>732</v>
+      </c>
+      <c r="C331" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D331" s="9" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A332" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="B332" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="C332" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D332" s="9" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A333" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="B333" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="C333" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D333" s="9" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A334" s="10" t="s">
+        <v>737</v>
+      </c>
+      <c r="B334" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="C334" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D334" s="9" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A335" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C335" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D335" s="9" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A336" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="B336" s="10" t="s">
+        <v>741</v>
+      </c>
+      <c r="C336" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D336" s="9" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A337" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="C337" s="10" t="s">
+        <v>744</v>
+      </c>
+      <c r="D337" s="9" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A338" s="10" t="s">
+        <v>745</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="C338" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A339" s="10" t="s">
+        <v>747</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>748</v>
+      </c>
+      <c r="C339" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D339" s="9" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A340" s="10" t="s">
+        <v>749</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="C340" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="D340" s="9" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A341" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="B341" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C341" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A342" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="B342" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C342" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D342" s="9" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A343" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="B343" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="C343" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="D343" s="9" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A344" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="B344" s="10" t="s">
+        <v>759</v>
+      </c>
+      <c r="C344" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D344" s="9" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A345" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="C345" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D345" s="9" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A346" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="B346" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="C346" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D346" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A347" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="B347" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="C347" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="D347" s="9" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A348" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>767</v>
+      </c>
+      <c r="C348" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="D348" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A349" s="10" t="s">
+        <v>769</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="C349" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="D349" s="9" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A350" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="C350" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D350" s="9" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A351" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="C351" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D351" s="9" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A352" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="B352" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="C352" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="D352" s="9" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A353" s="10" t="s">
+        <v>777</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C353" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="D353" s="9" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A354" s="10" t="s">
+        <v>779</v>
+      </c>
+      <c r="B354" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="C354" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D354" s="9" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A355" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="B355" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="C355" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="D355" s="9" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A356" s="10" t="s">
+        <v>783</v>
+      </c>
+      <c r="B356" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="C356" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A357" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="B357" s="10" t="s">
+        <v>786</v>
+      </c>
+      <c r="C357" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D357" s="9" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A358" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="B358" s="10" t="s">
+        <v>788</v>
+      </c>
+      <c r="C358" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D358" s="9" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A359" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>790</v>
+      </c>
+      <c r="C359" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D359" s="9" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A360" s="10" t="s">
+        <v>791</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>792</v>
+      </c>
+      <c r="C360" s="10" t="s">
+        <v>522</v>
+      </c>
+      <c r="D360" s="9" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A361" s="10" t="s">
+        <v>793</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>794</v>
+      </c>
+      <c r="C361" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D361" s="9" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A362" s="10" t="s">
+        <v>795</v>
+      </c>
+      <c r="B362" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="C362" s="10" t="s">
+        <v>797</v>
+      </c>
+      <c r="D362" s="9" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A363" s="10" t="s">
+        <v>798</v>
+      </c>
+      <c r="B363" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="C363" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D363" s="9" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A364" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>801</v>
+      </c>
+      <c r="C364" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D364" s="9" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A365" s="10" t="s">
+        <v>802</v>
+      </c>
+      <c r="B365" s="10" t="s">
+        <v>803</v>
+      </c>
+      <c r="C365" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D365" s="9" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A366" s="10" t="s">
+        <v>804</v>
+      </c>
+      <c r="B366" s="10" t="s">
+        <v>805</v>
+      </c>
+      <c r="C366" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="D366" s="9" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A367" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="B367" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C367" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D367" s="9" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A368" s="10" t="s">
+        <v>807</v>
+      </c>
+      <c r="B368" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="C368" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D368" s="9" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A369" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="B369" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="C369" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D369" s="9" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A370" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="B370" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="C370" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D370" s="9" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A371" s="10" t="s">
+        <v>813</v>
+      </c>
+      <c r="B371" s="10" t="s">
+        <v>814</v>
+      </c>
+      <c r="C371" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D371" s="9" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A372" s="10" t="s">
+        <v>815</v>
+      </c>
+      <c r="B372" s="10" t="s">
+        <v>816</v>
+      </c>
+      <c r="C372" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="D372" s="9" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A373" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="B373" s="10" t="s">
+        <v>818</v>
+      </c>
+      <c r="C373" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D373" s="9" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="93" x14ac:dyDescent="0.3">
+      <c r="A374" s="10" t="s">
+        <v>819</v>
+      </c>
+      <c r="B374" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="C374" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="D374" s="9" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A375" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="B375" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="C375" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D375" s="9" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A376" s="10" t="s">
+        <v>824</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>825</v>
+      </c>
+      <c r="C376" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D376" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A377" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="B377" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="C377" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="D377" s="9" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A378" s="10" t="s">
+        <v>828</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="C378" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="D378" s="9" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A379" s="10" t="s">
+        <v>830</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>805</v>
+      </c>
+      <c r="C379" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="D379" s="9" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A380" s="10" t="s">
+        <v>831</v>
+      </c>
+      <c r="B380" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="C380" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="D380" s="9" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A381" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="B381" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="C381" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="D381" s="9" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A382" s="10" t="s">
+        <v>835</v>
+      </c>
+      <c r="B382" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="C382" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D382" s="9" t="s">
+        <v>1974</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A383" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="B383" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="C383" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D383" s="9" t="s">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A384" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="B384" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C384" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D384" s="9" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A385" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="B385" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="C385" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D385" s="9" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A386" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="B386" s="10" t="s">
+        <v>843</v>
+      </c>
+      <c r="C386" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="D386" s="9" t="s">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A387" s="10" t="s">
+        <v>845</v>
+      </c>
+      <c r="B387" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C387" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D387" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A388" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>847</v>
+      </c>
+      <c r="C388" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="D388" s="9" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A389" s="10" t="s">
+        <v>849</v>
+      </c>
+      <c r="B389" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="C389" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D389" s="9" t="s">
+        <v>1980</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A390" s="10" t="s">
+        <v>851</v>
+      </c>
+      <c r="B390" s="10" t="s">
+        <v>852</v>
+      </c>
+      <c r="C390" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D390" s="9" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A391" s="10" t="s">
+        <v>853</v>
+      </c>
+      <c r="B391" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="C391" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D391" s="9" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A392" s="10" t="s">
+        <v>855</v>
+      </c>
+      <c r="B392" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="C392" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D392" s="9" t="s">
+        <v>1983</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A393" s="10" t="s">
+        <v>857</v>
+      </c>
+      <c r="B393" s="10" t="s">
+        <v>858</v>
+      </c>
+      <c r="C393" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="D393" s="9" t="s">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A394" s="10" t="s">
+        <v>860</v>
+      </c>
+      <c r="B394" s="10" t="s">
+        <v>861</v>
+      </c>
+      <c r="C394" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D394" s="9" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A395" s="10" t="s">
+        <v>862</v>
+      </c>
+      <c r="B395" s="10" t="s">
+        <v>863</v>
+      </c>
+      <c r="C395" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D395" s="9" t="s">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A396" s="10" t="s">
+        <v>864</v>
+      </c>
+      <c r="B396" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="C396" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="D396" s="9" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A397" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="B397" s="10" t="s">
+        <v>868</v>
+      </c>
+      <c r="C397" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D397" s="9" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A398" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="B398" s="10" t="s">
+        <v>870</v>
+      </c>
+      <c r="C398" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="D398" s="9" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A399" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="B399" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="C399" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D399" s="9" t="s">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A400" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="B400" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="C400" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="D400" s="9" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A401" s="10" t="s">
+        <v>876</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="C401" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D401" s="9" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A402" s="10" t="s">
+        <v>878</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>879</v>
+      </c>
+      <c r="C402" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D402" s="9" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A403" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>881</v>
+      </c>
+      <c r="C403" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="D403" s="9" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A404" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="B404" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="C404" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="D404" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A405" s="10" t="s">
+        <v>885</v>
+      </c>
+      <c r="B405" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="C405" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D405" s="9" t="s">
+        <v>1995</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A406" s="10" t="s">
+        <v>887</v>
+      </c>
+      <c r="B406" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C406" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D406" s="9" t="s">
+        <v>1996</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A407" s="10" t="s">
+        <v>888</v>
+      </c>
+      <c r="B407" s="10" t="s">
+        <v>889</v>
+      </c>
+      <c r="C407" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="D407" s="9" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A408" s="10" t="s">
+        <v>890</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>891</v>
+      </c>
+      <c r="C408" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D408" s="9" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A409" s="10" t="s">
+        <v>892</v>
+      </c>
+      <c r="B409" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C409" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D409" s="9" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A410" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>895</v>
+      </c>
+      <c r="C410" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D410" s="9" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A411" s="10" t="s">
+        <v>896</v>
+      </c>
+      <c r="B411" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="C411" s="10" t="s">
+        <v>898</v>
+      </c>
+      <c r="D411" s="9" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A412" s="10" t="s">
+        <v>899</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="C412" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D412" s="9" t="s">
+        <v>2002</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A413" s="10" t="s">
+        <v>900</v>
+      </c>
+      <c r="B413" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="C413" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D413" s="9" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A414" s="10" t="s">
+        <v>902</v>
+      </c>
+      <c r="B414" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C414" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D414" s="9" t="s">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A415" s="10" t="s">
+        <v>904</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>905</v>
+      </c>
+      <c r="C415" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D415" s="9" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A416" s="10" t="s">
+        <v>906</v>
+      </c>
+      <c r="B416" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C416" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D416" s="9" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A417" s="10" t="s">
+        <v>908</v>
+      </c>
+      <c r="B417" s="10" t="s">
+        <v>909</v>
+      </c>
+      <c r="C417" s="10" t="s">
+        <v>910</v>
+      </c>
+      <c r="D417" s="9" t="s">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A418" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="B418" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="C418" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D418" s="9" t="s">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A419" s="10" t="s">
+        <v>913</v>
+      </c>
+      <c r="B419" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="C419" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D419" s="9" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A420" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="B420" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="C420" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D420" s="9" t="s">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A421" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="B421" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="C421" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D421" s="9" t="s">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A422" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="B422" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C422" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D422" s="9" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A423" s="10" t="s">
+        <v>919</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="C423" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D423" s="9" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A424" s="10" t="s">
+        <v>921</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C424" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D424" s="9" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A425" s="10" t="s">
+        <v>922</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>923</v>
+      </c>
+      <c r="C425" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="D425" s="9" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A426" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="C426" s="10" t="s">
+        <v>927</v>
+      </c>
+      <c r="D426" s="9" t="s">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A427" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>929</v>
+      </c>
+      <c r="C427" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D427" s="9" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A428" s="10" t="s">
+        <v>930</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>931</v>
+      </c>
+      <c r="C428" s="10" t="s">
+        <v>931</v>
+      </c>
+      <c r="D428" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A429" s="10" t="s">
+        <v>932</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>933</v>
+      </c>
+      <c r="C429" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="D429" s="9" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A430" s="10" t="s">
+        <v>934</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="C430" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D430" s="9" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A431" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="B431" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="C431" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D431" s="9" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A432" s="10" t="s">
+        <v>937</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="C432" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D432" s="9" t="s">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" ht="186" x14ac:dyDescent="0.3">
+      <c r="A433" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="B433" s="10" t="s">
+        <v>939</v>
+      </c>
+      <c r="C433" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="D433" s="9" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A434" s="10" t="s">
+        <v>941</v>
+      </c>
+      <c r="B434" s="10" t="s">
+        <v>942</v>
+      </c>
+      <c r="C434" s="10" t="s">
+        <v>942</v>
+      </c>
+      <c r="D434" s="9" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A435" s="10" t="s">
+        <v>943</v>
+      </c>
+      <c r="B435" s="10" t="s">
+        <v>944</v>
+      </c>
+      <c r="C435" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D435" s="9" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A436" s="10" t="s">
+        <v>945</v>
+      </c>
+      <c r="B436" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="C436" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D436" s="9" t="s">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A437" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C437" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D437" s="9" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A438" s="10" t="s">
+        <v>949</v>
+      </c>
+      <c r="B438" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="C438" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D438" s="9" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A439" s="10" t="s">
+        <v>950</v>
+      </c>
+      <c r="B439" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="C439" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D439" s="9" t="s">
+        <v>2027</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A440" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="B440" s="10" t="s">
+        <v>953</v>
+      </c>
+      <c r="C440" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D440" s="9" t="s">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A441" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="B441" s="10" t="s">
+        <v>955</v>
+      </c>
+      <c r="C441" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D441" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A442" s="10" t="s">
+        <v>956</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>957</v>
+      </c>
+      <c r="C442" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D442" s="9" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A443" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="B443" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="C443" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D443" s="9" t="s">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A444" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="B444" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="C444" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="D444" s="9" t="s">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A445" s="10" t="s">
+        <v>961</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C445" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D445" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A446" s="10" t="s">
+        <v>963</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="C446" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D446" s="9" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A447" s="10" t="s">
+        <v>965</v>
+      </c>
+      <c r="B447" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="C447" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D447" s="9" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A448" s="10" t="s">
+        <v>967</v>
+      </c>
+      <c r="B448" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="C448" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="D448" s="9" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A449" s="10" t="s">
+        <v>969</v>
+      </c>
+      <c r="B449" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="C449" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D449" s="9" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A450" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="B450" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="C450" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D450" s="9" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A451" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="B451" s="10"/>
+      <c r="C451" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="D451" s="9" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A452" s="10" t="s">
+        <v>973</v>
+      </c>
+      <c r="B452" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="C452" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D452" s="9" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A453" s="10" t="s">
+        <v>975</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>976</v>
+      </c>
+      <c r="C453" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D453" s="9" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A454" s="10" t="s">
+        <v>977</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>978</v>
+      </c>
+      <c r="C454" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D454" s="9" t="s">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" ht="93" x14ac:dyDescent="0.3">
+      <c r="A455" s="10" t="s">
+        <v>979</v>
+      </c>
+      <c r="B455" s="10" t="s">
+        <v>980</v>
+      </c>
+      <c r="C455" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D455" s="9" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A456" s="10" t="s">
+        <v>981</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>552</v>
+      </c>
+      <c r="C456" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D456" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A457" s="10" t="s">
+        <v>982</v>
+      </c>
+      <c r="B457" s="10" t="s">
+        <v>983</v>
+      </c>
+      <c r="C457" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="D457" s="9" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A458" s="10" t="s">
+        <v>985</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>986</v>
+      </c>
+      <c r="C458" s="10" t="s">
+        <v>987</v>
+      </c>
+      <c r="D458" s="9" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" ht="93" x14ac:dyDescent="0.3">
+      <c r="A459" s="10" t="s">
+        <v>988</v>
+      </c>
+      <c r="B459" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="C459" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="D459" s="9" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A460" s="10" t="s">
+        <v>990</v>
+      </c>
+      <c r="B460" s="10" t="s">
+        <v>991</v>
+      </c>
+      <c r="C460" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D460" s="9" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A461" s="10" t="s">
+        <v>992</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C461" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D461" s="9" t="s">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A462" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="B462" s="10" t="s">
+        <v>994</v>
+      </c>
+      <c r="C462" s="10" t="s">
+        <v>994</v>
+      </c>
+      <c r="D462" s="9" t="s">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A463" s="10" t="s">
+        <v>995</v>
+      </c>
+      <c r="B463" s="10" t="s">
+        <v>996</v>
+      </c>
+      <c r="C463" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="D463" s="9" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A464" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="B464" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C464" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D464" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A465" s="10" t="s">
+        <v>998</v>
+      </c>
+      <c r="B465" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C465" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D465" s="9" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A466" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="B466" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C466" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D466" s="9" t="s">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A467" s="10" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C467" s="10" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D467" s="9" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A468" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B468" s="10" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C468" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="D468" s="9" t="s">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A469" s="10" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B469" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="C469" s="10" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D469" s="9" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A470" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B470" s="10" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C470" s="10" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D470" s="9" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A471" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B471" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C471" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="D471" s="9" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A472" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B472" s="10" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C472" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="D472" s="9" t="s">
+        <v>2056</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A473" s="10" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B473" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="C473" s="10" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D473" s="9" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A474" s="10" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B474" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="C474" s="10" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D474" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A475" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C475" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D475" s="9" t="s">
+        <v>2058</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A476" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B476" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C476" s="10" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D476" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A477" s="10" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B477" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C477" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D477" s="9" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A478" s="10" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B478" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="C478" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D478" s="9" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A479" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C479" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D479" s="9" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A480" s="10" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B480" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C480" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="D480" s="9" t="s">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A481" s="10" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B481" s="10" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C481" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D481" s="9" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A482" s="10" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B482" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C482" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="D482" s="9" t="s">
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A483" s="10" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B483" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C483" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D483" s="9" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A484" s="10" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B484" s="10" t="s">
+        <v>635</v>
+      </c>
+      <c r="C484" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="D484" s="9" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A485" s="10" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B485" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C485" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D485" s="9" t="s">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A486" s="10" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C486" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="D486" s="9" t="s">
+        <v>2068</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A487" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B487" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C487" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="D487" s="9" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A488" s="10" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C488" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D488" s="9" t="s">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A489" s="10" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B489" s="10" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C489" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D489" s="9" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A490" s="10" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C490" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D490" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A491" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C491" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D491" s="9" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A492" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C492" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D492" s="9" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A493" s="10" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B493" s="10" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C493" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D493" s="9" t="s">
+        <v>2074</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A494" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B494" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="C494" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D494" s="9" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A495" s="10" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B495" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C495" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D495" s="9" t="s">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A496" s="10" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C496" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="D496" s="9" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A497" s="10" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B497" s="10" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C497" s="10" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D497" s="9" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A498" s="10" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B498" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C498" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D498" s="9" t="s">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A499" s="10" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C499" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D499" s="9" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A500" s="10" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C500" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D500" s="9" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A501" s="10" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B501" s="10" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C501" s="10" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D501" s="9" t="s">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A502" s="10" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B502" s="10" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C502" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D502" s="9" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A503" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B503" s="10" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C503" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D503" s="9" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A504" s="10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B504" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C504" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D504" s="9" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A505" s="10" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B505" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C505" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="D505" s="9" t="s">
+        <v>2086</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A506" s="10" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="C506" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D506" s="9" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A507" s="10" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B507" s="10" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C507" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D507" s="9" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A508" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C508" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D508" s="9" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A509" s="10" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C509" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D509" s="9" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A510" s="10" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B510" s="10" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C510" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D510" s="9" t="s">
+        <v>2091</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A511" s="10" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B511" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C511" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D511" s="9" t="s">
+        <v>2092</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A512" s="10" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="C512" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D512" s="9" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A513" s="10" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C513" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D513" s="9" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A514" s="10" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C514" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D514" s="9" t="s">
+        <v>2095</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A515" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B515" s="10" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C515" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D515" s="9" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A516" s="10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C516" s="10" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D516" s="9" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A517" s="10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C517" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D517" s="9" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A518" s="10" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B518" s="10" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C518" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D518" s="9" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A519" s="10" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C519" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D519" s="9" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A520" s="10" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C520" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D520" s="9" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A521" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B521" s="10" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C521" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D521" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A522" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B522" s="10" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C522" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D522" s="9" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A523" s="10" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B523" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C523" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D523" s="9" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A524" s="10" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C524" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="D524" s="9" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A525" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B525" s="10" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C525" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="D525" s="9" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A526" s="10" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C526" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="D526" s="9" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A527" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B527" s="10" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C527" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D527" s="9" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A528" s="10" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C528" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D528" s="9" t="s">
+        <v>2080</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" ht="93" x14ac:dyDescent="0.3">
+      <c r="A529" s="10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C529" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="D529" s="9" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A530" s="10" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B530" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C530" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D530" s="9" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A531" s="10" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B531" s="10" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C531" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D531" s="9" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A532" s="10" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C532" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D532" s="9" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A533" s="10" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B533" s="10" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C533" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D533" s="9" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A534" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B534" s="10" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C534" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D534" s="9" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A535" s="10" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B535" s="10" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C535" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D535" s="9" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A536" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C536" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D536" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A537" s="10" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C537" s="10" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D537" s="9" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A538" s="10" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B538" s="10" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C538" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D538" s="9" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A539" s="10" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B539" s="10"/>
+      <c r="C539" s="10" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D539" s="9" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A540" s="10" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B540" s="10" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C540" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D540" s="9" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A541" s="10" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C541" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D541" s="9" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A542" s="10" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C542" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="D542" s="9" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A543" s="10" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C543" s="10" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D543" s="9" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A544" s="10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C544" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D544" s="9" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A545" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B545" s="10" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C545" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D545" s="9" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A546" s="10" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C546" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D546" s="9" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A547" s="10" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B547" s="10" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C547" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D547" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A548" s="10" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B548" s="10" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C548" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D548" s="9" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A549" s="10" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C549" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D549" s="9" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A550" s="10" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C550" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D550" s="9" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A551" s="10" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C551" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D551" s="9" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A552" s="10" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C552" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D552" s="9" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A553" s="10" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C553" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D553" s="9" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A554" s="10" t="s">
         <v>1172</v>
       </c>
-      <c r="B3" s="36"/>
-[...6 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="B554" s="10" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C554" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D554" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A555" s="10" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B555" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C555" s="10" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D555" s="9" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A556" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B556" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C556" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D556" s="9" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A557" s="10" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C557" s="10" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D557" s="9" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A558" s="10" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C558" s="10" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D558" s="9" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A559" s="10" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C559" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D559" s="9" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A560" s="10" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B560" s="10"/>
+      <c r="C560" s="10" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D560" s="9" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A561" s="10" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B561" s="10" t="s">
+        <v>895</v>
+      </c>
+      <c r="C561" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D561" s="9" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A562" s="10" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B562" s="10" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C562" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D562" s="9" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A563" s="10" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B563" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="C563" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D563" s="9" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A564" s="10" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B564" s="10" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C564" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D564" s="9" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A565" s="10" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C565" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D565" s="9" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A566" s="10" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B566" s="10" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C566" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D566" s="9" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A567" s="10" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B567" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="C567" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="D567" s="9" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A568" s="10" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B568" s="10" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C568" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="D568" s="9" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A569" s="10" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B569" s="10" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C569" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D569" s="9" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A570" s="10" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B570" s="10" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C570" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D570" s="9" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A571" s="10" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B571" s="10" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C571" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D571" s="9" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A572" s="10" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B572" s="10" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C572" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D572" s="9" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A573" s="10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B573" s="10" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C573" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D573" s="9" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A574" s="10" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B574" s="10" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C574" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D574" s="9" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A575" s="10" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B575" s="10" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C575" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D575" s="9" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A576" s="10" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B576" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="C576" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D576" s="9" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A577" s="10" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B577" s="10" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C577" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="D577" s="9" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A578" s="10" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B578" s="10" t="s">
+        <v>554</v>
+      </c>
+      <c r="C578" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D578" s="9" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A579" s="10" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B579" s="10" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C579" s="10" t="s">
         <v>110</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...28 lines deleted...]
-      <c r="E5" s="15" t="s">
+      <c r="D579" s="9" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A580" s="10" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B580" s="10" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C580" s="10" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D580" s="9" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A581" s="10" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B581" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C581" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D581" s="9" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A582" s="10" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B582" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="C582" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D582" s="9" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A583" s="10" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B583" s="10" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C583" s="10" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D583" s="9" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A584" s="10" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B584" s="10" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C584" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D584" s="9" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A585" s="10" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C585" s="10" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D585" s="9" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A586" s="10" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B586" s="10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C586" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D586" s="9" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A587" s="10" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B587" s="10" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C587" s="10" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D587" s="9" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A588" s="10" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B588" s="10" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C588" s="10" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D588" s="9" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A589" s="10" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B589" s="10"/>
+      <c r="C589" s="10" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D589" s="9" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A590" s="10" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B590" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C590" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D590" s="9" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A591" s="10" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B591" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="C591" s="10" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D591" s="9" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A592" s="10" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B592" s="10" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C592" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D592" s="9" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A593" s="10" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B593" s="10" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C593" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D593" s="9" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A594" s="10" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B594" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C594" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="D594" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A595" s="10" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B595" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="C595" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="D595" s="9" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A596" s="10" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B596" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C596" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D596" s="9" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A597" s="10" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B597" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C597" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D597" s="9" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A598" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B598" s="10" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C598" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D598" s="9" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A599" s="10" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B599" s="10" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C599" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D599" s="9" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A600" s="10" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B600" s="10" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C600" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D600" s="9" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A601" s="10" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B601" s="10" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C601" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D601" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A602" s="10" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B602" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C602" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D602" s="9" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A603" s="10" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B603" s="10" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C603" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D603" s="9" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A604" s="10" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B604" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C604" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D604" s="9" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A605" s="10" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B605" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="C605" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D605" s="9" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A606" s="10" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B606" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C606" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="D606" s="9" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A607" s="10" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B607" s="10" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C607" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="D607" s="9" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A608" s="10" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B608" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="C608" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="D608" s="9" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A609" s="10" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B609" s="10" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C609" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="D609" s="9" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A610" s="10" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B610" s="10" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C610" s="10" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D610" s="9" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A611" s="10" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B611" s="10" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C611" s="10" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D611" s="9" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A612" s="10" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B612" s="10" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C612" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D612" s="9" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A613" s="10" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B613" s="10" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C613" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D613" s="9" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A614" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B614" s="10" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C614" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D614" s="9" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A615" s="10" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B615" s="10" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C615" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D615" s="9" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A616" s="10" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B616" s="10" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C616" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D616" s="9" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A617" s="10" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B617" s="10" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C617" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D617" s="9" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A618" s="10" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B618" s="10" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C618" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D618" s="9" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A619" s="10" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B619" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="C619" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D619" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A620" s="10" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B620" s="10" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C620" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D620" s="9" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A621" s="10" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B621" s="10" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C621" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D621" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A622" s="10" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B622" s="10" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C622" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D622" s="9" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A623" s="10" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B623" s="10" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C623" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="D623" s="9" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A624" s="10" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B624" s="10" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C624" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D624" s="9" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A625" s="10" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B625" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C625" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="D625" s="9" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A626" s="10" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B626" s="10" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C626" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D626" s="9" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A627" s="10" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B627" s="10" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C627" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="D627" s="9" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A628" s="10" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B628" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C628" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D628" s="9" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A629" s="10" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B629" s="10" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C629" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D629" s="9" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A630" s="10" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B630" s="10" t="s">
+        <v>531</v>
+      </c>
+      <c r="C630" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D630" s="9" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A631" s="10" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B631" s="10" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C631" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D631" s="9" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A632" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B632" s="10" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C632" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D632" s="9" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A633" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B633" s="10" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C633" s="10" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D633" s="9" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A634" s="10" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B634" s="10" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C634" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D634" s="9" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A635" s="10" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B635" s="10" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C635" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D635" s="9" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A636" s="10" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B636" s="10" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C636" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="D636" s="9" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A637" s="10" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B637" s="10" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C637" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="D637" s="9" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A638" s="10" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B638" s="10" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C638" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D638" s="9" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A639" s="10" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B639" s="10" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C639" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D639" s="9" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A640" s="10" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B640" s="10"/>
+      <c r="C640" s="10" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D640" s="9" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A641" s="10" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B641" s="10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C641" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D641" s="9" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A642" s="10" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B642" s="10" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C642" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D642" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A643" s="10" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B643" s="10" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C643" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D643" s="9" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A644" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B644" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C644" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D644" s="9" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A645" s="10" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B645" s="10" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C645" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D645" s="9" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A646" s="10" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B646" s="10" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C646" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D646" s="9" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A647" s="10" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B647" s="10" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C647" s="10" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D647" s="9" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A648" s="10" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B648" s="10" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C648" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D648" s="9" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A649" s="10" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B649" s="10" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C649" s="10" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D649" s="9" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A650" s="10" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B650" s="10" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C650" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D650" s="9" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A651" s="10" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B651" s="10" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C651" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D651" s="9" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A652" s="10" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B652" s="10" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C652" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D652" s="9" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A653" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B653" s="10" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C653" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D653" s="9" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A654" s="10" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B654" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C654" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D654" s="9" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A655" s="10" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B655" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C655" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D655" s="9" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A656" s="10" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B656" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="C656" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D656" s="9" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A657" s="10" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B657" s="10" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C657" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="D657" s="9" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A658" s="10" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B658" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C658" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D658" s="9" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A659" s="10" t="s">
         <v>1368</v>
       </c>
-      <c r="F5" s="19" t="s">
-[...5 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="B659" s="10" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C659" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D659" s="9" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A660" s="10" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B660" s="10" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C660" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D660" s="9" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A661" s="10" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B661" s="10" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C661" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D661" s="9" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A662" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B662" s="10" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C662" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D662" s="9" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A663" s="10" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B663" s="10" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C663" s="10" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D663" s="9" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A664" s="10" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B664" s="10" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C664" s="10" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D664" s="9" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A665" s="10" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B665" s="10" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C665" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D665" s="9" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A666" s="10" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B666" s="10" t="s">
+        <v>957</v>
+      </c>
+      <c r="C666" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D666" s="9" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A667" s="10" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B667" s="10" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C667" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="D667" s="9" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A668" s="10" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B668" s="10" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C668" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D668" s="9" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A669" s="10" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B669" s="10" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C669" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D669" s="9" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A670" s="10" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B670" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C670" s="10" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D670" s="9" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A671" s="10" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B671" s="10" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C671" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D671" s="9" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A672" s="10" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B672" s="10" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C672" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D672" s="9" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A673" s="10" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B673" s="10" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C673" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D673" s="9" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A674" s="10" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B674" s="10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C674" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="D674" s="9" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A675" s="10" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B675" s="10" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C675" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D675" s="9" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A676" s="10" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B676" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="C676" s="10" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D676" s="9" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A677" s="10" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B677" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C677" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D677" s="9" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A678" s="10" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B678" s="10" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C678" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D678" s="9" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A679" s="10" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B679" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C679" s="10" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D679" s="9" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A680" s="10" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B680" s="10" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C680" s="10" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D680" s="9" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A681" s="10" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B681" s="10" t="s">
+        <v>590</v>
+      </c>
+      <c r="C681" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D681" s="9" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A682" s="10" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B682" s="10" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C682" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D682" s="9" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A683" s="10" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B683" s="10" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C683" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D683" s="9" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A684" s="10" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B684" s="10" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C684" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D684" s="9" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A685" s="10" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B685" s="10" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C685" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D685" s="9" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A686" s="10" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B686" s="10" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C686" s="10" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D686" s="9" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A687" s="10" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B687" s="10" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C687" s="10" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D687" s="9" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A688" s="10" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B688" s="10" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C688" s="10" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D688" s="9" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A689" s="10" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B689" s="10"/>
+      <c r="C689" s="10" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D689" s="9" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A690" s="10" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B690" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C690" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="D690" s="9" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A691" s="10" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B691" s="10" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C691" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D691" s="9" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A692" s="10" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B692" s="10" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C692" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D692" s="9" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A693" s="10" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B693" s="10" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C693" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D693" s="9" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A694" s="10" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B694" s="10" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C694" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D694" s="9" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A695" s="10" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B695" s="10" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C695" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D695" s="9" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A696" s="10" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B696" s="10" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C696" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D696" s="9" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A697" s="10" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B697" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C697" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="D697" s="9" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A698" s="10" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B698" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C698" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D698" s="9" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A699" s="10" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B699" s="10" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C699" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D699" s="9" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A700" s="10" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B700" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C700" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D700" s="9" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A701" s="10" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B701" s="10" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C701" s="10" t="s">
         <v>252</v>
       </c>
-      <c r="B6" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E6" s="15" t="s">
+      <c r="D701" s="9" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A702" s="10" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B702" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C702" s="10" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D702" s="9" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A703" s="10" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B703" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="C703" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D703" s="9" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A704" s="10" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B704" s="10" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C704" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D704" s="9" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A705" s="10" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B705" s="10" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C705" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D705" s="9" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A706" s="10" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B706" s="10" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C706" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D706" s="9" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A707" s="10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B707" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C707" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D707" s="9" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A708" s="10" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B708" s="10" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C708" s="10" t="s">
         <v>173</v>
       </c>
-      <c r="F6" s="17" t="s">
-[...113 lines deleted...]
-      <c r="B12" s="16" t="s">
+      <c r="D708" s="9" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A709" s="10" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B709" s="10" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C709" s="10" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D709" s="9" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A710" s="10" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B710" s="10" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C710" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D710" s="9" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A711" s="10" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B711" s="10" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C711" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D711" s="9" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A712" s="10" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B712" s="10" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C712" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D712" s="9" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A713" s="10" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B713" s="10" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C713" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D713" s="9" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A714" s="10" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B714" s="10" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C714" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D714" s="9" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A715" s="10" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B715" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C715" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D715" s="9" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A716" s="10" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B716" s="10" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C716" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D716" s="9" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A717" s="10" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B717" s="10" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C717" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D717" s="9" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A718" s="10" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B718" s="10" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C718" s="10" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D718" s="9" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A719" s="10" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B719" s="10" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C719" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="D719" s="9" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A720" s="10" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B720" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C720" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D720" s="9" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A721" s="10" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B721" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C721" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D721" s="9" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A722" s="10" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B722" s="10" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C722" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D722" s="9" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A723" s="10" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B723" s="10" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C723" s="10" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D723" s="9" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A724" s="10" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B724" s="10" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C724" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D724" s="9" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4" ht="93" x14ac:dyDescent="0.3">
+      <c r="A725" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B725" s="10" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C725" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D725" s="9" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A726" s="10" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B726" s="10" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C726" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D726" s="9" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A727" s="10" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B727" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="C727" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D727" s="9" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A728" s="10" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B728" s="10" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C728" s="10" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D728" s="9" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A729" s="10" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B729" s="10"/>
+      <c r="C729" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D729" s="9" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A730" s="10" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B730" s="10"/>
+      <c r="C730" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D730" s="9" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A731" s="10" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B731" s="10"/>
+      <c r="C731" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D731" s="9" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A732" s="10" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B732" s="10"/>
+      <c r="C732" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D732" s="9" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A733" s="10" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B733" s="10"/>
+      <c r="C733" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="D733" s="9" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A734" s="10" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B734" s="10"/>
+      <c r="C734" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D734" s="9" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A735" s="10" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B735" s="10"/>
+      <c r="C735" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D735" s="9" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A736" s="10" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B736" s="10"/>
+      <c r="C736" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="D736" s="9" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A737" s="10" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B737" s="10"/>
+      <c r="C737" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="D737" s="9" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A738" s="10" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B738" s="10"/>
+      <c r="C738" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="D738" s="9" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A739" s="10" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B739" s="10"/>
+      <c r="C739" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D739" s="9" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A740" s="10" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B740" s="10"/>
+      <c r="C740" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D740" s="9" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4" ht="111.6" x14ac:dyDescent="0.3">
+      <c r="A741" s="10" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B741" s="10"/>
+      <c r="C741" s="10" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D741" s="9" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A742" s="10" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B742" s="10"/>
+      <c r="C742" s="10" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D742" s="9" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A743" s="10" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B743" s="10" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C743" s="10" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D743" s="9" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A744" s="10" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B744" s="10" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C744" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D744" s="9" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A745" s="10" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B745" s="10" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C745" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D745" s="9" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A746" s="10" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B746" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C746" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D746" s="9" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A747" s="10" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B747" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C747" s="10" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D747" s="9" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A748" s="10" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B748" s="10"/>
+      <c r="C748" s="10" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D748" s="9" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A749" s="10" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B749" s="10" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C749" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D749" s="9" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A750" s="10" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B750" s="10" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C750" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D750" s="9" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A751" s="10" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B751" s="10" t="s">
+        <v>957</v>
+      </c>
+      <c r="C751" s="10" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D751" s="9" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A752" s="10" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B752" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="C752" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="D752" s="9" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A753" s="10" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B753" s="10" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C753" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D753" s="9" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A754" s="10" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B754" s="10" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C754" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D754" s="9" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A755" s="10" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B755" s="10" t="s">
+        <v>759</v>
+      </c>
+      <c r="C755" s="10" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D755" s="9" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A756" s="10" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B756" s="10" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C756" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="D756" s="9" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A757" s="10" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B757" s="10" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C757" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="D757" s="9" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A758" s="10" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B758" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C758" s="10" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D758" s="9" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A759" s="10" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B759" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C759" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D759" s="9" t="s">
+        <v>2326</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A760" s="10" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B760" s="10" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C760" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D760" s="9" t="s">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4" ht="74.400000000000006" x14ac:dyDescent="0.3">
+      <c r="A761" s="10" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B761" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C761" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D761" s="9" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A762" s="10" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B762" s="10" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C762" s="10" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D762" s="9" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A763" s="10" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B763" s="10" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C763" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D763" s="9" t="s">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A764" s="10" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B764" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="C764" s="10" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D764" s="9" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A765" s="10" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B765" s="10" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C765" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D765" s="9" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A766" s="10" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B766" s="10" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C766" s="10" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D766" s="9" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A767" s="10" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B767" s="10" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C767" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D767" s="9" t="s">
         <v>2334</v>
       </c>
-      <c r="C12" s="15" t="s">
-[...365 lines deleted...]
-      <c r="F29" s="17" t="s">
+    </row>
+    <row r="768" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A768" s="10" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B768" s="10" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C768" s="10" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D768" s="9" t="s">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A769" s="10" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B769" s="10"/>
+      <c r="C769" s="10" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D769" s="9" t="s">
+        <v>2336</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A770" s="10" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B770" s="10" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C770" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D770" s="9" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A771" s="10" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B771" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C771" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D771" s="9" t="s">
+        <v>2338</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A772" s="10" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B772" s="10" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C772" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D772" s="9" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A773" s="10" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B773" s="10" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C773" s="10" t="s">
+        <v>522</v>
+      </c>
+      <c r="D773" s="9" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A774" s="10" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B774" s="10" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C774" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D774" s="9" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A775" s="10" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B775" s="10" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C775" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="D775" s="9" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A776" s="10" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B776" s="10" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C776" s="10" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D776" s="9" t="s">
         <v>2343</v>
       </c>
-      <c r="G29" s="13"/>
-[...44 lines deleted...]
-      <c r="A32" s="15" t="s">
+    </row>
+    <row r="777" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A777" s="10" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B777" s="10" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C777" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D777" s="9" t="s">
+        <v>2344</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A778" s="10" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B778" s="10" t="s">
         <v>278</v>
       </c>
-      <c r="B32" s="18" t="s">
-[...527 lines deleted...]
-      <c r="C57" s="15" t="s">
+      <c r="C778" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D778" s="9" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A779" s="10" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B779" s="10" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C779" s="10" t="s">
         <v>1591</v>
       </c>
-      <c r="D57" s="15" t="s">
+      <c r="D779" s="9" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A780" s="10" t="s">
         <v>1592</v>
       </c>
-      <c r="E57" s="15" t="s">
-[...35 lines deleted...]
-      <c r="C59" s="15" t="s">
+      <c r="B780" s="10" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C780" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="D780" s="9" t="s">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A781" s="10" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B781" s="10" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C781" s="10" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D781" s="9" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A782" s="10" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B782" s="10" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C782" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D782" s="9" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A783" s="10" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B783" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="C783" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D783" s="9" t="s">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A784" s="10" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B784" s="10" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C784" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D784" s="9" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4" ht="37.200000000000003" x14ac:dyDescent="0.3">
+      <c r="A785" s="8" t="s">
         <v>1610</v>
       </c>
-      <c r="D59" s="15" t="s">
+      <c r="B785" s="8" t="s">
         <v>1611</v>
       </c>
-      <c r="E59" s="15" t="s">
-[...3522 lines deleted...]
-      <c r="C227" s="15" t="s">
+      <c r="C785" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D785" s="9" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4" ht="55.8" x14ac:dyDescent="0.3">
+      <c r="A786" s="8" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B786" s="8" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C786" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D786" s="9" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4" ht="15" x14ac:dyDescent="0.3">
+      <c r="A787" s="2"/>
+      <c r="B787" s="2"/>
+      <c r="C787" s="2"/>
+      <c r="D787" s="2"/>
+    </row>
+    <row r="788" spans="1:4" ht="18.600000000000001" x14ac:dyDescent="0.3">
+      <c r="A788" s="4" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B788" s="2"/>
+      <c r="C788" s="2"/>
+      <c r="D788" s="2"/>
+    </row>
+    <row r="792" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B792" s="3" t="s">
         <v>1606</v>
       </c>
-      <c r="D227" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E227" s="15" t="s">
+    </row>
+    <row r="793" spans="1:4" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B793" s="3" t="s">
         <v>1608</v>
       </c>
-      <c r="F227" s="19" t="s">
-[...9698 lines deleted...]
-      <c r="B712" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-    <mergeCell ref="A3:F3"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A1:D1"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
-[...5 lines deleted...]
-  </tableParts>
+  <hyperlinks>
+    <hyperlink ref="D14" r:id="rId1" xr:uid="{884094A2-8EBE-41F1-BEF4-FE2143BC4907}"/>
+    <hyperlink ref="D27" r:id="rId2" xr:uid="{A1A23E61-A71D-4FC6-B659-EC9AA7765689}"/>
+    <hyperlink ref="D57" r:id="rId3" xr:uid="{30FACF03-1AB4-41EC-B474-2822E225C65F}"/>
+    <hyperlink ref="D73" r:id="rId4" xr:uid="{BCDA0094-FB86-4E53-B4C6-4C1D08B1BA7C}"/>
+    <hyperlink ref="D98" r:id="rId5" xr:uid="{B19415B4-068D-4C45-A245-D0DAFFC43989}"/>
+    <hyperlink ref="D103" r:id="rId6" xr:uid="{107441B8-E276-4D78-A1BC-6EAB1168224B}"/>
+    <hyperlink ref="D129" r:id="rId7" xr:uid="{8C176281-A04C-4F4A-B70D-F61665CEBDAF}"/>
+    <hyperlink ref="D157" r:id="rId8" xr:uid="{AC2C0C3B-2C96-41C6-A466-6753520ACF9E}"/>
+    <hyperlink ref="D169" r:id="rId9" xr:uid="{81AA88D9-1EF8-4498-84FB-E1836F4E33F3}"/>
+    <hyperlink ref="D171" r:id="rId10" xr:uid="{1451D5CB-A35E-41C7-8A0D-3A56C9D73ED0}"/>
+    <hyperlink ref="D211" r:id="rId11" xr:uid="{72D80F01-0E32-45BB-A970-05E22FAC3486}"/>
+    <hyperlink ref="D220" r:id="rId12" xr:uid="{47C1BF86-0B71-45DA-81FF-26978432498C}"/>
+    <hyperlink ref="D227" r:id="rId13" xr:uid="{E9570585-850A-4536-A2C5-C5A2A9C48861}"/>
+    <hyperlink ref="D248" r:id="rId14" xr:uid="{32736077-3B2A-4375-879A-D87B955A9D29}"/>
+    <hyperlink ref="D254" r:id="rId15" xr:uid="{0AD05BBD-CD69-4AE5-BADE-C711D66A91B7}"/>
+    <hyperlink ref="D784" r:id="rId16" xr:uid="{5EFD48FB-3A65-4822-9F8E-E8832D47CF21}"/>
+    <hyperlink ref="D276" r:id="rId17" xr:uid="{4D824C10-986F-4FD8-8878-DABFB79781D5}"/>
+    <hyperlink ref="D284" r:id="rId18" xr:uid="{AE7AE766-DEE5-41C4-BE03-6BA6AADF9B7F}"/>
+    <hyperlink ref="D323" r:id="rId19" xr:uid="{713D4AD1-6A20-432A-A7F9-619EEEB62635}"/>
+    <hyperlink ref="D346" r:id="rId20" xr:uid="{4314C9ED-BF92-4628-9B74-58EB89242FD7}"/>
+    <hyperlink ref="D348" r:id="rId21" xr:uid="{61DA84D1-2F6C-44F7-B408-EDBB9F8F79EA}"/>
+    <hyperlink ref="D376" r:id="rId22" xr:uid="{576BB965-A26B-42F8-BE98-55A00C801D8F}"/>
+    <hyperlink ref="D387" r:id="rId23" xr:uid="{FA0E9152-FDAA-4ED6-92C2-2B7AB07B61FD}"/>
+    <hyperlink ref="D404" r:id="rId24" xr:uid="{802062AC-694B-4A89-9F8A-87BBF8B0B02B}"/>
+    <hyperlink ref="D428" r:id="rId25" xr:uid="{521C9C0C-A0A2-4A1D-8207-2C845AC35211}"/>
+    <hyperlink ref="D441" r:id="rId26" xr:uid="{9B3A589A-300C-4844-B68C-0F44F66BD316}"/>
+    <hyperlink ref="D445" r:id="rId27" xr:uid="{6A3A91CA-6461-42B5-9F89-4AEB93B2C6F4}"/>
+    <hyperlink ref="D456" r:id="rId28" xr:uid="{F369DEF0-65C8-407B-A8F6-E48D9ECDEDBF}"/>
+    <hyperlink ref="D464" r:id="rId29" xr:uid="{338D27C2-274B-43D5-BDD6-16E5D518026B}"/>
+    <hyperlink ref="D474" r:id="rId30" xr:uid="{FFB63D0B-8736-4684-89C5-DB1E2E591C4F}"/>
+    <hyperlink ref="D476" r:id="rId31" xr:uid="{86DD9A1E-FDDB-4924-8F1A-6B81FDC79705}"/>
+    <hyperlink ref="D490" r:id="rId32" xr:uid="{2F44A039-C61E-44CA-8CF8-669824A6DF5D}"/>
+    <hyperlink ref="D499" r:id="rId33" xr:uid="{1101FC28-FC76-4A0E-824D-4F8AF7E782C6}"/>
+    <hyperlink ref="D521" r:id="rId34" xr:uid="{83C80F34-D5CB-413B-A90F-AADC91F3F943}"/>
+    <hyperlink ref="D528" r:id="rId35" xr:uid="{89730E90-B331-4BFF-AE8D-1CB9A6430FEF}"/>
+    <hyperlink ref="D536" r:id="rId36" xr:uid="{E13A1C4A-D88C-4203-BFC5-2967781DCBE1}"/>
+    <hyperlink ref="D547" r:id="rId37" xr:uid="{D2AC81DB-A31E-4E4D-A7B1-1B2725242223}"/>
+    <hyperlink ref="D554" r:id="rId38" xr:uid="{AD29E263-D29D-431B-8434-328BBDCCAA1C}"/>
+    <hyperlink ref="D594" r:id="rId39" xr:uid="{9710F80F-4222-4CC8-BD82-7C00E26C0D9C}"/>
+    <hyperlink ref="D601" r:id="rId40" xr:uid="{E604E50C-F6DB-47C1-9133-59895DBF97CD}"/>
+    <hyperlink ref="D619" r:id="rId41" xr:uid="{54C36D6E-CBAC-4F86-A0CF-8C6DCB8E31AD}"/>
+    <hyperlink ref="D621" r:id="rId42" xr:uid="{C45B6A64-8E29-45C8-A974-A585204203BD}"/>
+    <hyperlink ref="D642" r:id="rId43" xr:uid="{3D91B63C-A7B9-4BB6-B06D-4CCA92127F15}"/>
+    <hyperlink ref="D658" r:id="rId44" xr:uid="{9D5201CD-6DC6-45D9-86B0-B7B82C035A27}"/>
+    <hyperlink ref="D669" r:id="rId45" xr:uid="{FF7F1D18-3BAD-405D-85BD-135602F17420}"/>
+    <hyperlink ref="D785" r:id="rId46" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=207165" xr:uid="{722CD6E0-71BB-487B-9DB1-7E08121D6A2F}"/>
+    <hyperlink ref="D786" r:id="rId47" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=194493" xr:uid="{448BD2F5-FC8E-48A0-B75E-D85EA5F6BB1C}"/>
+    <hyperlink ref="D4" r:id="rId48" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=182009" xr:uid="{E91A876D-AD92-4082-84F2-5D2737D77B9E}"/>
+    <hyperlink ref="D5" r:id="rId49" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8973" xr:uid="{F3D74F6A-0801-4F05-A058-8CEABBFD7B94}"/>
+    <hyperlink ref="D6" r:id="rId50" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=15999" xr:uid="{02D7EE3C-ACD5-43E3-BC43-87EF0596D0C5}"/>
+    <hyperlink ref="D7" r:id="rId51" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12648" xr:uid="{CEA9445B-4387-433A-853C-DD173EF525EE}"/>
+    <hyperlink ref="D8" r:id="rId52" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165576" xr:uid="{AD21D8E5-9670-44E9-A8D6-92DB0FC70A91}"/>
+    <hyperlink ref="D9" r:id="rId53" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165415" xr:uid="{F8C3233D-6AA7-4DBD-B39C-44F960F2DFC9}"/>
+    <hyperlink ref="D10" r:id="rId54" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=180211" xr:uid="{814A4CEA-C0D2-4EF6-AE78-B684017853AF}"/>
+    <hyperlink ref="D11" r:id="rId55" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7788" xr:uid="{C2803374-A2A8-4BD4-8073-490B2E08052A}"/>
+    <hyperlink ref="D12" r:id="rId56" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=128589" xr:uid="{1F403104-7A9E-492A-8AC2-52069F58C8EB}"/>
+    <hyperlink ref="D13" r:id="rId57" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=135616" xr:uid="{06F38E2F-7CB0-4782-84CB-A8334ABE43FF}"/>
+    <hyperlink ref="D15" r:id="rId58" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=163664" xr:uid="{32E900D0-A6EB-4B45-9B6C-144C86E6FAF1}"/>
+    <hyperlink ref="D16" r:id="rId59" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=140920" xr:uid="{75E2F529-A7AE-4475-BD45-0DA9C34D0E4D}"/>
+    <hyperlink ref="D17" r:id="rId60" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=29637" xr:uid="{117BE76A-BB25-459B-ACAD-28E130667FDB}"/>
+    <hyperlink ref="D18" r:id="rId61" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=178482" xr:uid="{E1B24F68-6539-4003-A2F0-DF1811AE7C3F}"/>
+    <hyperlink ref="D19" r:id="rId62" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47095" xr:uid="{BCB26060-12FC-49B5-AEFE-314E7D3495C1}"/>
+    <hyperlink ref="D20" r:id="rId63" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=164124" xr:uid="{83433478-E318-40A3-8F43-C980F1845B09}"/>
+    <hyperlink ref="D21" r:id="rId64" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=14290" xr:uid="{EA3B6689-7812-4051-8406-F475F03A906F}"/>
+    <hyperlink ref="D22" r:id="rId65" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=126848" xr:uid="{D59347AB-5DA6-4D0A-AFC0-0F82C794BEFF}"/>
+    <hyperlink ref="D23" r:id="rId66" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=34566" xr:uid="{83533653-76BD-4D9C-BD8B-24944C6A4F7C}"/>
+    <hyperlink ref="D24" r:id="rId67" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47500" xr:uid="{8439558A-849A-4BB1-A525-CC54CD7CB27E}"/>
+    <hyperlink ref="D25" r:id="rId68" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=148435" xr:uid="{23CDCF23-F46D-4D9D-BC0A-1E592D7BA585}"/>
+    <hyperlink ref="D26" r:id="rId69" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=17321" xr:uid="{8887A9B8-EDDD-4C45-B3D8-0ADADCEF33F1}"/>
+    <hyperlink ref="D28" r:id="rId70" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=174573" xr:uid="{1EAE1D1B-169A-4EBD-8030-C70EDEF4FDB0}"/>
+    <hyperlink ref="D29" r:id="rId71" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=24698" xr:uid="{5E0977C4-4B60-4768-9A1B-3C66FB08F344}"/>
+    <hyperlink ref="D30" r:id="rId72" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=30615" xr:uid="{1112CEBB-9F80-468C-87D0-7F9E110E3780}"/>
+    <hyperlink ref="D31" r:id="rId73" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=128553" xr:uid="{6C7C4C8D-B204-4B01-9A0B-A82879C3910F}"/>
+    <hyperlink ref="D32" r:id="rId74" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=174125" xr:uid="{1880B845-AE95-47FF-99BA-574D3F57E9DB}"/>
+    <hyperlink ref="D33" r:id="rId75" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=11147" xr:uid="{A22071EF-63AD-495B-9B70-94EE2B8CCE8C}"/>
+    <hyperlink ref="D34" r:id="rId76" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=18395" xr:uid="{674A256F-4E8C-4499-AAF3-E34803C2F330}"/>
+    <hyperlink ref="D35" r:id="rId77" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=175627" xr:uid="{E16E7EA8-4360-46B2-855A-985CF38FC18F}"/>
+    <hyperlink ref="D36" r:id="rId78" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=164978" xr:uid="{DF9B102C-8092-44F8-AA92-E112E9B7F56D}"/>
+    <hyperlink ref="D37" r:id="rId79" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=21308" xr:uid="{51E9A658-D54F-440F-8C17-A985F43098AF}"/>
+    <hyperlink ref="D38" r:id="rId80" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=17498" xr:uid="{265A328B-2F01-4224-800D-4359FC5DD029}"/>
+    <hyperlink ref="D39" r:id="rId81" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=163474" xr:uid="{6F83B807-5A94-4B4A-881D-9366B9308106}"/>
+    <hyperlink ref="D40" r:id="rId82" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=129836" xr:uid="{1025C9B1-56C4-473E-8D13-C8AEC3F038ED}"/>
+    <hyperlink ref="D41" r:id="rId83" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=168869" xr:uid="{7E2743D4-78D9-428D-85CB-8112B75E028E}"/>
+    <hyperlink ref="D42" r:id="rId84" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16097" xr:uid="{7FC4D367-6C7A-4DFE-90BD-24887FD9E4B7}"/>
+    <hyperlink ref="D43" r:id="rId85" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=149662" xr:uid="{831B6BCA-C9B1-4ACA-B217-4B2563146A45}"/>
+    <hyperlink ref="D44" r:id="rId86" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=174043" xr:uid="{1D6B256D-2426-4AC6-B412-C3DAFCC3BC2C}"/>
+    <hyperlink ref="D45" r:id="rId87" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=151087" xr:uid="{C862B376-DDFF-452B-816D-C05D645B9474}"/>
+    <hyperlink ref="D46" r:id="rId88" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12918" xr:uid="{0B1EC373-4B70-4809-B19E-4C245F01C792}"/>
+    <hyperlink ref="D47" r:id="rId89" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=161296" xr:uid="{3C597282-96AF-4FBF-BB75-D94C2643338E}"/>
+    <hyperlink ref="D48" r:id="rId90" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=155832" xr:uid="{991CB477-C6DF-41B5-AA79-3813A0967D8F}"/>
+    <hyperlink ref="D49" r:id="rId91" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166474" xr:uid="{DF275FED-7521-4AF7-97CC-E83B3AAD9A56}"/>
+    <hyperlink ref="D50" r:id="rId92" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12518" xr:uid="{8A08738B-8063-4CA4-AB04-03500EF46FB2}"/>
+    <hyperlink ref="D51" r:id="rId93" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16850" xr:uid="{045261D5-F350-4559-9FF7-B1AA8CE9A323}"/>
+    <hyperlink ref="D52" r:id="rId94" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=13679" xr:uid="{33D4B994-418F-4174-BB98-48DA936D5288}"/>
+    <hyperlink ref="D53" r:id="rId95" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=45421" xr:uid="{766108C6-C962-4CFA-9113-E8945306E013}"/>
+    <hyperlink ref="D54" r:id="rId96" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8729" xr:uid="{0E165625-D497-4227-AE25-4C0099C35D4F}"/>
+    <hyperlink ref="D55" r:id="rId97" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=52158" xr:uid="{80FDE309-1891-4EED-A29B-A4A6E51656E3}"/>
+    <hyperlink ref="D56" r:id="rId98" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=145246" xr:uid="{33B59229-9511-41EE-8067-D64B4D842CF0}"/>
+    <hyperlink ref="D58" r:id="rId99" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=116717" xr:uid="{DE6DFF75-9B41-4D6A-B965-D98583D2C92F}"/>
+    <hyperlink ref="D59" r:id="rId100" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=45978" xr:uid="{B349853D-F5FA-47E1-A8BA-7B16C3052FF9}"/>
+    <hyperlink ref="D60" r:id="rId101" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16885" xr:uid="{20C83D7F-4B23-4101-9F6E-97F495CC61CE}"/>
+    <hyperlink ref="D61" r:id="rId102" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=184517" xr:uid="{14ACA29C-55B8-4EE9-9336-628323CD7399}"/>
+    <hyperlink ref="D62" r:id="rId103" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=120967" xr:uid="{033C344E-BE72-4D5E-8086-549DD2810A03}"/>
+    <hyperlink ref="D63" r:id="rId104" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47449" xr:uid="{B7CA2EB6-E21D-42AE-B1A7-94F5A00CC2EE}"/>
+    <hyperlink ref="D64" r:id="rId105" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=178392" xr:uid="{E5FF6FE7-1E76-4506-BC56-DB4BF2DAF3F7}"/>
+    <hyperlink ref="D65" r:id="rId106" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=170147" xr:uid="{C613E7E7-9861-4C7C-B1A0-5D34270D43CE}"/>
+    <hyperlink ref="D66" r:id="rId107" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=17244" xr:uid="{D8517814-F261-4F77-BC68-FC8CA62D9FFE}"/>
+    <hyperlink ref="D67" r:id="rId108" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=27427" xr:uid="{78DC18B5-4E24-4042-9B1A-B6B04380B29C}"/>
+    <hyperlink ref="D68" r:id="rId109" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=172501" xr:uid="{8169CBB7-3CFC-40CB-B560-15BAF5CBE219}"/>
+    <hyperlink ref="D69" r:id="rId110" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47116" xr:uid="{81A7249B-D258-4B9C-8813-92848D294F51}"/>
+    <hyperlink ref="D70" r:id="rId111" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=25946" xr:uid="{017F10F9-6E65-42C3-AD07-11AF26801932}"/>
+    <hyperlink ref="D71" r:id="rId112" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=176369" xr:uid="{BBC8F6C3-1AEF-4FB2-8AEC-7406F5128AAB}"/>
+    <hyperlink ref="D72" r:id="rId113" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16735" xr:uid="{1DAAA4B6-9FBE-4AE5-8B84-5BC77C171772}"/>
+    <hyperlink ref="D74" r:id="rId114" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7909" xr:uid="{EDF03AF4-DD1A-4E98-928C-2B04441E2625}"/>
+    <hyperlink ref="D75" r:id="rId115" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=132672" xr:uid="{4AE25DB3-737F-4F94-BB1E-7707AB913459}"/>
+    <hyperlink ref="D76" r:id="rId116" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=38273" xr:uid="{3E9FA5FE-4948-42B0-B096-9E385FB403B4}"/>
+    <hyperlink ref="D77" r:id="rId117" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=36960" xr:uid="{F15B566A-A04C-4A6C-BFC4-4B1B6EC83F40}"/>
+    <hyperlink ref="D78" r:id="rId118" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=160382" xr:uid="{B6B765A0-EB3C-4D7F-91AF-578F1E34B3C6}"/>
+    <hyperlink ref="D79" r:id="rId119" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=150703" xr:uid="{4386DFC5-B072-45BE-9154-B865D702767E}"/>
+    <hyperlink ref="D80" r:id="rId120" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=161176" xr:uid="{726FC310-9E59-41DF-BA2C-EEB5C46ECE2A}"/>
+    <hyperlink ref="D81" r:id="rId121" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=9762" xr:uid="{2BECE4D6-1085-4B56-87F7-BCFD653B5C4B}"/>
+    <hyperlink ref="D82" r:id="rId122" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16741" xr:uid="{7E48B59E-BB58-4635-978B-BF9493E9A640}"/>
+    <hyperlink ref="D83" r:id="rId123" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=19313" xr:uid="{B4760045-5E15-4D5E-9628-BB465662715D}"/>
+    <hyperlink ref="D84" r:id="rId124" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5061" xr:uid="{C63C3FA4-1F37-4862-9D74-CC366591036E}"/>
+    <hyperlink ref="D85" r:id="rId125" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=183567" xr:uid="{4BB80241-A7AF-4F22-903D-96F534BD9A6A}"/>
+    <hyperlink ref="D86" r:id="rId126" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10355" xr:uid="{B1E1E053-6149-4A9D-9AB3-7D8FD7186326}"/>
+    <hyperlink ref="D87" r:id="rId127" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5220" xr:uid="{7376F062-DA5E-4207-A0CD-2332DCB2447A}"/>
+    <hyperlink ref="D88" r:id="rId128" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=26868" xr:uid="{E0761817-12A6-4E38-9144-8A00E85FB896}"/>
+    <hyperlink ref="D89" r:id="rId129" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=147899" xr:uid="{5138CE0B-E9DC-40A2-A139-46C70EB88D78}"/>
+    <hyperlink ref="D90" r:id="rId130" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165709" xr:uid="{BB69E3AF-C16E-4937-9A38-36613BAD369E}"/>
+    <hyperlink ref="D91" r:id="rId131" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5743" xr:uid="{4AFB55B1-BFFD-4495-9C79-5554F407FDFE}"/>
+    <hyperlink ref="D92" r:id="rId132" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=21839" xr:uid="{86957BF5-A0F6-4CDB-B295-2938FC8CD432}"/>
+    <hyperlink ref="D93" r:id="rId133" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=32111" xr:uid="{52F7CF02-8545-4481-A747-4E8511D76FD4}"/>
+    <hyperlink ref="D94" r:id="rId134" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8353" xr:uid="{617FDEFF-023D-412C-A809-8963205DFBF3}"/>
+    <hyperlink ref="D95" r:id="rId135" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=173186" xr:uid="{AD721963-E18B-4F1B-AADE-9413C1B78462}"/>
+    <hyperlink ref="D96" r:id="rId136" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=169897" xr:uid="{633D29C2-33F2-4C48-BBB1-44AEE529C9D2}"/>
+    <hyperlink ref="D97" r:id="rId137" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166545" xr:uid="{5E5C9A46-1F3B-4A1B-B955-F32873D5FDE0}"/>
+    <hyperlink ref="D99" r:id="rId138" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7768" xr:uid="{1215F7B7-0431-46BF-A6AE-FAADFC2B8CE5}"/>
+    <hyperlink ref="D100" r:id="rId139" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=186685" xr:uid="{791D0D61-ABED-4CDA-86B9-ED2F2EFD7D61}"/>
+    <hyperlink ref="D101" r:id="rId140" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12226" xr:uid="{9CDC959A-B531-4846-9ED5-4D9B8F05FF54}"/>
+    <hyperlink ref="D102" r:id="rId141" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=22354" xr:uid="{B487D696-0E63-4B98-9B97-99D4D53CD74A}"/>
+    <hyperlink ref="D104" r:id="rId142" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=191049" xr:uid="{61B36AF2-EEDA-4B6C-A985-A60E2EC01207}"/>
+    <hyperlink ref="D105" r:id="rId143" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5133" xr:uid="{7D6D59AB-4C85-43D0-AF78-4F4F628EB3B5}"/>
+    <hyperlink ref="D106" r:id="rId144" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=116501" xr:uid="{B1472230-7F67-4CC9-AE87-BC3621A9E01D}"/>
+    <hyperlink ref="D107" r:id="rId145" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=53144" xr:uid="{19D3488C-4824-46A6-A44A-D88E5D86C5AE}"/>
+    <hyperlink ref="D108" r:id="rId146" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=50165" xr:uid="{0C7B5308-9A0A-4FF2-BFFD-7699E51C2CE2}"/>
+    <hyperlink ref="D109" r:id="rId147" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=47839" xr:uid="{1FBA602B-36B6-4D58-BEC0-2ED8564F30AD}"/>
+    <hyperlink ref="D110" r:id="rId148" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=139020" xr:uid="{BA5B6E42-E30E-4F2B-8542-494DEC6C7CDE}"/>
+    <hyperlink ref="D111" r:id="rId149" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=171267" xr:uid="{55BE21A6-53F8-41CA-B982-43CC7CC8B081}"/>
+    <hyperlink ref="D112" r:id="rId150" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=16437" xr:uid="{70452D04-66B9-49F7-91C8-20C75EE2920F}"/>
+    <hyperlink ref="D113" r:id="rId151" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12578" xr:uid="{EEDAE310-BD44-43EF-BCDA-0691958EF31C}"/>
+    <hyperlink ref="D114" r:id="rId152" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166497" xr:uid="{F1F05476-C86A-4820-B2D2-DDCEBFDDA15F}"/>
+    <hyperlink ref="D115" r:id="rId153" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=32733" xr:uid="{81F727FF-FE20-46B8-A3C6-8AD005AED8B3}"/>
+    <hyperlink ref="D116" r:id="rId154" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=31407" xr:uid="{23E12FF7-0159-4244-973D-17090031C386}"/>
+    <hyperlink ref="D117" r:id="rId155" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=136122" xr:uid="{BBD2CAE9-FE4E-4952-881E-EAB73B282C78}"/>
+    <hyperlink ref="D118" r:id="rId156" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=5572" xr:uid="{9E4D6A79-DE55-4ADE-91DE-0FA1C3B84355}"/>
+    <hyperlink ref="D119" r:id="rId157" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=152628" xr:uid="{F8BCA798-0591-4DFE-A9EF-6F0E13720C17}"/>
+    <hyperlink ref="D120" r:id="rId158" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=25838" xr:uid="{4E6CAA48-A6EC-4CE5-920C-B39FE9C50875}"/>
+    <hyperlink ref="D121" r:id="rId159" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12496" xr:uid="{0C5D0930-9502-43B1-A71F-DF89B19EEBF9}"/>
+    <hyperlink ref="D122" r:id="rId160" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=54658" xr:uid="{BF211A68-14F1-40FF-A365-3B275BCC9FDA}"/>
+    <hyperlink ref="D123" r:id="rId161" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12433" xr:uid="{9E618FB1-74B5-4744-8D84-934F6CE0D31C}"/>
+    <hyperlink ref="D124" r:id="rId162" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=169895" xr:uid="{ECC4A3BB-953D-468F-A89D-51089FF29031}"/>
+    <hyperlink ref="D125" r:id="rId163" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=181654" xr:uid="{4751044A-2879-4CD4-B225-BD47AECE1A72}"/>
+    <hyperlink ref="D126" r:id="rId164" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=12338" xr:uid="{456B3DF8-B936-400F-8034-B08DAC8E234E}"/>
+    <hyperlink ref="D127" r:id="rId165" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=26156" xr:uid="{261D73DC-0208-431E-9C5A-4E6C418D9B36}"/>
+    <hyperlink ref="D128" r:id="rId166" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166693" xr:uid="{C368F3CB-CBE5-4041-9950-081E430D1547}"/>
+    <hyperlink ref="D130" r:id="rId167" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=51416" xr:uid="{BB3FC9A3-62C3-434D-831D-F808ADD218AC}"/>
+    <hyperlink ref="D131" r:id="rId168" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=165944" xr:uid="{E43FDADE-9883-4677-A935-6B9B09F0E3C4}"/>
+    <hyperlink ref="D132" r:id="rId169" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=42043" xr:uid="{8DCE4948-C07C-4704-8C30-B7158A7459B8}"/>
+    <hyperlink ref="D133" r:id="rId170" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=170001" xr:uid="{8D458985-5554-4573-A103-430124122B77}"/>
+    <hyperlink ref="D134" r:id="rId171" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=115281" xr:uid="{0B56FD2A-04EB-4745-8440-B0D00527DA40}"/>
+    <hyperlink ref="D135" r:id="rId172" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=46323" xr:uid="{5E2FE55E-0298-4D8E-9D7D-AE4AAE473D47}"/>
+    <hyperlink ref="D136" r:id="rId173" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=19026" xr:uid="{A0251BF0-AE58-4C32-B601-65A4F416DBCB}"/>
+    <hyperlink ref="D137" r:id="rId174" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=18153" xr:uid="{BDBEA5A2-DB68-41F6-80D7-19162B8DAAD5}"/>
+    <hyperlink ref="D138" r:id="rId175" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10535" xr:uid="{FEA8E298-1D84-4323-984D-698DF5F09FE1}"/>
+    <hyperlink ref="D139" r:id="rId176" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=37209" xr:uid="{C8F04FBD-5D70-48F4-8D35-A5834A701931}"/>
+    <hyperlink ref="D140" r:id="rId177" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8058" xr:uid="{25F7664E-DD73-4AC4-B912-D1666D9AA302}"/>
+    <hyperlink ref="D141" r:id="rId178" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=42465" xr:uid="{CE4B7162-5CCA-4A07-8ABD-1A3038CC5FCE}"/>
+    <hyperlink ref="D142" r:id="rId179" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=173195" xr:uid="{6330684E-FCB6-45A7-B937-138D4E11DB1F}"/>
+    <hyperlink ref="D143" r:id="rId180" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=135249" xr:uid="{C23E001B-6C4F-4CA0-AEDC-CB199256D679}"/>
+    <hyperlink ref="D144" r:id="rId181" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=50276" xr:uid="{E9937B25-565A-4CBA-8A43-33406719CC46}"/>
+    <hyperlink ref="D145" r:id="rId182" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=11855" xr:uid="{D28ED1C4-09F3-466E-945F-A5EC074B6F3F}"/>
+    <hyperlink ref="D146" r:id="rId183" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=134389" xr:uid="{2636E26C-2842-4881-B36B-28F638A97715}"/>
+    <hyperlink ref="D147" r:id="rId184" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=28878" xr:uid="{FBFCE156-1F6D-4301-AE49-FF73FC7720D8}"/>
+    <hyperlink ref="D148" r:id="rId185" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=139898" xr:uid="{F3DA0741-1362-4935-8035-06462E86CC5B}"/>
+    <hyperlink ref="D149" r:id="rId186" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=34556" xr:uid="{2F842738-3A23-4BB8-9E6C-9D9666EC48CF}"/>
+    <hyperlink ref="D150" r:id="rId187" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10674" xr:uid="{B7D2AB87-48AD-436D-9145-BFABB06E07A3}"/>
+    <hyperlink ref="D151" r:id="rId188" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=31944" xr:uid="{FB7F7318-38E1-49BF-A347-223B7D2A9E35}"/>
+    <hyperlink ref="D152" r:id="rId189" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=178006" xr:uid="{CA26E2B6-1D44-4E7F-90C8-47B39F2A1313}"/>
+    <hyperlink ref="D153" r:id="rId190" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=173217" xr:uid="{BDE210B2-151B-4C06-9F8B-E5A14F77F635}"/>
+    <hyperlink ref="D154" r:id="rId191" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=179308" xr:uid="{49D92641-E4B9-4517-AB82-6E823E6A4488}"/>
+    <hyperlink ref="D155" r:id="rId192" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=175071" xr:uid="{CFE3C11E-409B-49AB-B9B0-D65017FBCA3D}"/>
+    <hyperlink ref="D156" r:id="rId193" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=55907" xr:uid="{7F06C279-55AC-41C5-83EC-6F6386994EE9}"/>
+    <hyperlink ref="D158" r:id="rId194" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=10697" xr:uid="{F8A949AD-8796-42B1-B6BF-1B4BFCA03EDF}"/>
+    <hyperlink ref="D160" r:id="rId195" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=118259" xr:uid="{F93B82CA-77CE-4A10-A5EB-5D16435A520E}"/>
+    <hyperlink ref="D161" r:id="rId196" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=7733" xr:uid="{5648DA02-4BBC-499D-88E1-7712F571C3C4}"/>
+    <hyperlink ref="D162" r:id="rId197" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=162184" xr:uid="{A52352B9-8692-4155-987C-6F4294631C5A}"/>
+    <hyperlink ref="D163" r:id="rId198" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=134180" xr:uid="{F204D1E0-1E48-4CCD-862C-1F6C124AB872}"/>
+    <hyperlink ref="D164" r:id="rId199" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=153943" xr:uid="{D67DC884-A641-4690-8A2A-628BB8A3CD7B}"/>
+    <hyperlink ref="D165" r:id="rId200" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=18163" xr:uid="{BBD4CA2F-BE36-498A-B6AF-6122ED5E88FB}"/>
+    <hyperlink ref="D166" r:id="rId201" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=8291" xr:uid="{7243A992-882B-4BBA-8A98-E03472280E41}"/>
+    <hyperlink ref="D167" r:id="rId202" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=175338" xr:uid="{D0A13A16-FD85-45E6-A11A-7C6A566821F2}"/>
+    <hyperlink ref="D168" r:id="rId203" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=186564" xr:uid="{F4CE134F-F941-48B8-9489-02A412B835F7}"/>
+    <hyperlink ref="D170" r:id="rId204" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=159016" xr:uid="{C8863C7C-641C-4191-B7AC-4E0F96008DF0}"/>
+    <hyperlink ref="D172" r:id="rId205" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=166646" xr:uid="{F0AF78A3-FBD0-485E-88E6-7E46F3FA72D7}"/>
+    <hyperlink ref="D174" r:id="rId206" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=168312" xr:uid="{543E740D-6970-4CFE-96AC-7560A38D1A01}"/>
+    <hyperlink ref="D180" r:id="rId207" display="https://uslugirozwojowe.parp.gov.pl/wyszukiwarka/dostawca-uslug/podglad?id=137497" xr:uid="{E507D60B-4CDC-4EFF-942D-61B9FC23749F}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId208"/>
+  <drawing r:id="rId209"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'Lista instytucji KKZ'!Tytuły_wydruku</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Arkusz 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Lista Dostawców Usług w ramach projektu „MAŁOPOLSKI POCIĄG DO KARIERY - SEZON 1” I PROJEKTU „NOWY START W MAŁOPOLSCE Z EURESEM”</dc:title>
-[...2 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:title>Arkusz 1</dc:title>
+  <dc:subject/>
+  <dc:creator>Unknown Creator</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>